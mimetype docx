--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrjqwknd8ixqvkt_uxrpf">
+      <w:hyperlink w:history="1" r:id="rIdnsw88zzekkrelo1albvsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/booking-status-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The floor plan itself, live: every room and desk drawn where it stands and
 coloured by whether it is free, according to the bookings in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmddrokdwtcviha1pghfex">
+      <w:hyperlink w:history="1" r:id="rIdsttaztwmyxpscsaxczrpg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. On a touch screen it is also a place to search, book
 and take a route away by QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-en" descr="The map on the main stage." title="The map on the main stage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -228,51 +228,51 @@
 holds two pictures of the same plan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D top-down</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A design with
 nothing stored plays in 3D, so a screen already on the wall is unchanged until
 somebody chooses — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdko3qe2o7pwfillsoenfbn">
+      <w:hyperlink w:history="1" r:id="rIdli8fsttvnsy-oxlv1xzaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under it are the tiles for what a drag cannot say, and they differ per mode. In
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
@@ -1138,51 +1138,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Its own colour while a booking waits for check-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Check-in is enforced and the difference between reserved and arrived matters — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfhjvwdstxlikfg7moybik">
+            <w:hyperlink w:history="1" r:id="rIdurhcs0vqecig-xsabyssw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">how check-in and no-show work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Labels</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2326,84 +2326,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The plan itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Rooms, desks and their positions are drawn on the floor
 plan in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduy4fy5x0adcjnznoejbj">
+      <w:hyperlink w:history="1" r:id="rIds1gavra6y6tnl9ypsjhn8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s resource setup — the map only colours them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The widget background.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This widget ignores the design-wide widget
 background — the plan is its own surface. Everything else in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrjlm5chkwwmryj3vclaf">
+      <w:hyperlink w:history="1" r:id="rId8on-nepy75uhyhaktkokr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> applies.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2828,51 +2828,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgrjqwknd8ixqvkt_uxrpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdmddrokdwtcviha1pghfex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdko3qe2o7pwfillsoenfbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdfhjvwdstxlikfg7moybik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdduy4fy5x0adcjnznoejbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdtrjlm5chkwwmryj3vclaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnsw88zzekkrelo1albvsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdsttaztwmyxpscsaxczrpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdli8fsttvnsy-oxlv1xzaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdurhcs0vqecig-xsabyssw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIds1gavra6y6tnl9ypsjhn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId8on-nepy75uhyhaktkokr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Booking status - Map widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>