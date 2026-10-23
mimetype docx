--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,98 +26,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Booking status - Map widget</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The floor plan live — every room and desk coloured by its availability, in 3D or flat from above. Every setting, grouped as the editor groups them: view, status, labels, interaction and location.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] The floor plan live — every room and desk coloured by its availability, in 3D or flat from above. Every setting, grouped as the editor groups them: view, status, labels, interaction and location.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsw88zzekkrelo1albvsg">
+      <w:hyperlink w:history="1" r:id="rId4z34wu2un_tlerz0yxvkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/booking-status-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">The floor plan itself, live: every room and desk drawn where it stands and
 coloured by whether it is free, according to the bookings in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsttaztwmyxpscsaxczrpg">
+      <w:hyperlink w:history="1" r:id="rIddj-eu7xcza832b8u6zpjk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. On a touch screen it is also a place to search, book
 and take a route away by QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-en" descr="The map on the main stage." title="The map on the main stage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -165,50 +173,69 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The map on the main stage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Can go on:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Main stage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map 2.0 and Classic use their own drawings and assignments. The screenshots below show Classic; the widget reads the selected family for each floor. Maintain the drawing in </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdilwhyqa6ybygohjdb2gl4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> and the bookable resources in Booking. The widget’s view settings do not edit the drawing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rail folds them into five groups; each is a page of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map view</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -228,51 +255,51 @@
 holds two pictures of the same plan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D top-down</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A design with
 nothing stored plays in 3D, so a screen already on the wall is unchanged until
 somebody chooses — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdli8fsttvnsy-oxlv1xzaw">
+      <w:hyperlink w:history="1" r:id="rId3betll74t1nhkbz1offrk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under it are the tiles for what a drag cannot say, and they differ per mode. In
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
@@ -1138,51 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Its own colour while a booking waits for check-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Check-in is enforced and the difference between reserved and arrived matters — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdurhcs0vqecig-xsabyssw">
+            <w:hyperlink w:history="1" r:id="rId4smsslvw0kyham2gwc-3t">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">how check-in and no-show work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Labels</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2323,87 +2350,87 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The plan itself.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Rooms, desks and their positions are drawn on the floor
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIds1gavra6y6tnl9ypsjhn8">
+        <w:t xml:space="preserve"> The drawing is authored in </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjp-8ypdnntefhvvjaoc1u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Booking</w:t>
+          <w:t xml:space="preserve">Map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">'s resource setup — the map only colours them.</w:t>
+        <w:t xml:space="preserve">.
+Booking creates the resources; their assignments link them to that drawing. This widget displays their status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The widget background.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This widget ignores the design-wide widget
 background — the plan is its own surface. Everything else in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8on-nepy75uhyhaktkokr">
+      <w:hyperlink w:history="1" r:id="rIdqbdwgyln1j_069fe28rh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> applies.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2828,51 +2855,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnsw88zzekkrelo1albvsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdsttaztwmyxpscsaxczrpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdli8fsttvnsy-oxlv1xzaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdurhcs0vqecig-xsabyssw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIds1gavra6y6tnl9ypsjhn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId8on-nepy75uhyhaktkokr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4z34wu2un_tlerz0yxvkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIddj-eu7xcza832b8u6zpjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdilwhyqa6ybygohjdb2gl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/" TargetMode="External"/><Relationship Id="rId3betll74t1nhkbz1offrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId4smsslvw0kyham2gwc-3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdjp-8ypdnntefhvvjaoc1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/" TargetMode="External"/><Relationship Id="rIdqbdwgyln1j_069fe28rh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b6abbf7c373fba322da801fedda34737e3a37f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/772e5dae76ac880a35ac59d21bd256fa35905fd3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Booking status - Map widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>