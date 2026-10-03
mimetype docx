--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2_ba55xid-lwyl18sna9u">
+      <w:hyperlink w:history="1" r:id="rIdlsgjunjmt4rtnlfgy6foi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/booking-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The bookings that exist, as a list that keeps itself current. It reads the same
 bookings people make in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsd984dyff14rrqdcx_58">
+      <w:hyperlink w:history="1" r:id="rIdnbmm8ziu1iimmjomf6os1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — the screen reports them, it
 never decides them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-list-en" descr="The Booking list on the main stage." title="The Booking list on the main stage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -974,51 +974,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The status chip on each row</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where the audience only needs what and when — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvwte25otcmvulrjgbgmuz">
+            <w:hyperlink w:history="1" r:id="rIdqekbuwg3gjhzfiivgpokv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">what a booking status means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1736,84 +1736,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which bookings exist.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The list shows what was booked in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi1d5mj6-fzosjnp_jwqf9">
+      <w:hyperlink w:history="1" r:id="rIdckcnlypmyokhojtvwwqoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — cancelling or moving one happens there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Its size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Font size, appearance and widget background come
 from the whole design — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgug9pwst350-vsezgpkkt">
+      <w:hyperlink w:history="1" r:id="rIdlgndugtjnaryjrpub2nep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2238,51 +2238,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2_ba55xid-lwyl18sna9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-list/" TargetMode="External"/><Relationship Id="rIdfsd984dyff14rrqdcx_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdvwte25otcmvulrjgbgmuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdi1d5mj6-fzosjnp_jwqf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdgug9pwst350-vsezgpkkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e5928db6f70f6c95d9bacfcad7042a81bde394.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02388004879aeed664905f6efd088ca68d2219b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7741c079f39edd76f4d568248c0711309d08ac47.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlsgjunjmt4rtnlfgy6foi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-list/" TargetMode="External"/><Relationship Id="rIdnbmm8ziu1iimmjomf6os1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdqekbuwg3gjhzfiivgpokv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdckcnlypmyokhojtvwwqoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdlgndugtjnaryjrpub2nep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e5928db6f70f6c95d9bacfcad7042a81bde394.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02388004879aeed664905f6efd088ca68d2219b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7741c079f39edd76f4d568248c0711309d08ac47.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Booking list widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>