--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsgjunjmt4rtnlfgy6foi">
+      <w:hyperlink w:history="1" r:id="rIdnujqt9nccryiz5c9g7lro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/booking-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The bookings that exist, as a list that keeps itself current. It reads the same
 bookings people make in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbmm8ziu1iimmjomf6os1">
+      <w:hyperlink w:history="1" r:id="rId4qncby7tjzqtetkvwxnnp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — the screen reports them, it
 never decides them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-list-en" descr="The Booking list on the main stage." title="The Booking list on the main stage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -974,51 +974,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The status chip on each row</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where the audience only needs what and when — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqekbuwg3gjhzfiivgpokv">
+            <w:hyperlink w:history="1" r:id="rIdc2bejwrtky9ss0ujufnkt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">what a booking status means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1736,84 +1736,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which bookings exist.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The list shows what was booked in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckcnlypmyokhojtvwwqoo">
+      <w:hyperlink w:history="1" r:id="rId4xyj0uwnpsc7m60l1buzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — cancelling or moving one happens there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Its size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Font size, appearance and widget background come
 from the whole design — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgndugtjnaryjrpub2nep">
+      <w:hyperlink w:history="1" r:id="rIdghh8k-ztlvmaa2oe4nnfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2238,51 +2238,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlsgjunjmt4rtnlfgy6foi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-list/" TargetMode="External"/><Relationship Id="rIdnbmm8ziu1iimmjomf6os1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdqekbuwg3gjhzfiivgpokv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdckcnlypmyokhojtvwwqoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdlgndugtjnaryjrpub2nep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e5928db6f70f6c95d9bacfcad7042a81bde394.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02388004879aeed664905f6efd088ca68d2219b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7741c079f39edd76f4d568248c0711309d08ac47.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnujqt9nccryiz5c9g7lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/booking-list/" TargetMode="External"/><Relationship Id="rId4qncby7tjzqtetkvwxnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdc2bejwrtky9ss0ujufnkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId4xyj0uwnpsc7m60l1buzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdghh8k-ztlvmaa2oe4nnfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bfd6df1bdf135fbe224ae8fc5b36215049ac2c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48fb402b2d87b78e1a16c2dec76cc4609d6081cc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d520e412b3c2b5d5ab2c99763b709cb07a824a45.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Booking list widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>