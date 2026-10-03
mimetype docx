--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,85 +52,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId61n91xyffiddcxlczc8yv">
+      <w:hyperlink w:history="1" r:id="rIdljt6himuxhqdwaxyvmufl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/action-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One tile, one job. These are the small widgets that put a single thing to
 press on the screen. The codes people scan instead are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgragh4jhoqvfhuqtt2pio">
+      <w:hyperlink w:history="1" r:id="rIdyyhtgklu1fdlckmktvmnq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The QR code tiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the places themselves — plus the
 settings that apply to the whole design — are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdub3-psiznwqd9ukkvwjut">
+      <w:hyperlink w:history="1" r:id="rIdppyh5t8u3y96sihbtxmde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a screen without touch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the screen was described as having no touch, these are hidden rather than
@@ -167,51 +167,51 @@
       <w:r>
         <w:t xml:space="preserve">, plus the two call lists, which have articles of their own.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self service buttons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is instead silently replaced by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor
 registration QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — every </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6l5y2nfbtfn7k2wuxlc-j">
+      <w:hyperlink w:history="1" r:id="rIdy8toqfclwhg8ms7wovblg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR tile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> stays, because a
 code on the wall is the touchless path.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking buttons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1376,51 +1376,51 @@
               <w:t xml:space="preserve">Password</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Security</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Guest Wi-Fi portal</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, picking the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpwqtmcrxn2exctni1gzzr">
+            <w:hyperlink w:history="1" r:id="rIdqee22yjwuzgggchzccdmh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi login page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3769"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The lobby doubles as the place guests get online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1588,82 +1588,268 @@
               <w:t xml:space="preserve">Daily</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Hourly</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Every 3 minutes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, the same setting the standalone </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtrf_pp-ok0zbc-uc4ldp-">
+            <w:hyperlink w:history="1" r:id="rIdbshqecaksorqlu6oihc01">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR code widget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> carries. New widgets start on Every 3 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3769"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Slow it down only where the screen is behind a desk. A code photographed off a lobby wall stays usable for exactly this long</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-groups" descr="The visitor tiles' settings, behind three groups — On screen, QR code and Registration." title="The visitor tiles' settings, behind three groups — On screen, QR code and Registration."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The visitor tiles' settings, behind three groups — On screen, QR code and Registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-on-screen" descr="On screen — walk-in registration and check-in are separate tiles." title="On screen — walk-in registration and check-in are separate tiles."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On screen — walk-in registration and check-in are separate tiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-wifi" descr="Registration — Show guest Wi-Fi, and the Wi-Fi source it reveals." title="Registration — Show guest Wi-Fi, and the Wi-Fi source it reveals."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registration — Show guest Wi-Fi, and the Wi-Fi source it reveals.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under the QR route the form says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Currently</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> followed by what the code
 actually resolves to, which is worth a glance when the route is left on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1694,51 +1880,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-open-door-button-en" descr="The open door button on an action tile." title="The open door button on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2058,114 +2244,196 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The door guards meeting rooms rather than the office entrance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-open-door-settings" descr="The open door button — Allow visitors, and who the press will open for." title="The open door button — Allow visitors, and who the press will open for."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The open door button — Allow visitors, and who the press will open for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A visitor opens it with their badge, and that badge only works on the day of
+the visit — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdywnn0qz9ryp8kdhm0fh2x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">when a visitor badge starts and stops working</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff sign in and out of their working day at the screen. The tile carries the
 enabled actions, and a press opens the sign-in sheet; with no working schedule
 picked it goes quiet and reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">No working schedule set</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The schedule itself —
 who is on it, and the rules a punch must pass — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoy_dckn9kznbf75w5bg-t">
+      <w:hyperlink w:history="1" r:id="rIddqvwszhhrua2qug6gn46v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Attendance's working schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-take-attendance-en" descr="Take attendance on an action tile." title="Take attendance on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2488,51 +2756,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-language-select-en" descr="Language selection as a direct list." title="Language selection as a direct list."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:blip r:embed="rId15" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2805,51 +3073,51 @@
 tiles need the Visiting module's records, and the door button needs a door
 set up in access control. None of that is created here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design-wide font size, appearance and widget
 background apply to these tiles like everything else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopbf7m3d0u9jl3kewc6kt">
+      <w:hyperlink w:history="1" r:id="rIdemapd7gka-wuleh5a--ol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3315,51 +3583,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId61n91xyffiddcxlczc8yv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdgragh4jhoqvfhuqtt2pio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdub3-psiznwqd9ukkvwjut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId6l5y2nfbtfn7k2wuxlc-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdpwqtmcrxn2exctni1gzzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdtrf_pp-ok0zbc-uc4ldp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdoy_dckn9kznbf75w5bg-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdopbf7m3d0u9jl3kewc6kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/564fc9b9f1679c9d94b7abdb707de89b9280170f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a54178f138385fbc14cdcb31094b6e77345ffb02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc03ef86028a108b8112a5b6cf8930fcf352f821.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cf8695aeac5b01311b637279e138e4d6faa3a7f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd839f57dd697bcac983406d633c72b81ab5528b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdljt6himuxhqdwaxyvmufl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdyyhtgklu1fdlckmktvmnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdppyh5t8u3y96sihbtxmde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdy8toqfclwhg8ms7wovblg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdqee22yjwuzgggchzccdmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdbshqecaksorqlu6oihc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdywnn0qz9ryp8kdhm0fh2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIddqvwszhhrua2qug6gn46v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdemapd7gka-wuleh5a--ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/564fc9b9f1679c9d94b7abdb707de89b9280170f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a54178f138385fbc14cdcb31094b6e77345ffb02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f53dbb900c1677eafe75d80175c5a5b4e8c36f63.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/866c31340a1cbd5f281e227012cf802fe5a3a344.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b50b71924b64b08ebf2a117d5915cb8479c8f48b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc03ef86028a108b8112a5b6cf8930fcf352f821.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6fa70ddc2a656c44d5f7126c1b4756380e7bbbf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cf8695aeac5b01311b637279e138e4d6faa3a7f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd839f57dd697bcac983406d633c72b81ab5528b.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The button tiles</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>