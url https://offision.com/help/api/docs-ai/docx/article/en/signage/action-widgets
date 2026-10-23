--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,85 +52,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljt6himuxhqdwaxyvmufl">
+      <w:hyperlink w:history="1" r:id="rIdraewwaauad621fqaripwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/action-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One tile, one job. These are the small widgets that put a single thing to
 press on the screen. The codes people scan instead are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyyhtgklu1fdlckmktvmnq">
+      <w:hyperlink w:history="1" r:id="rId2i4wyfltaabzso-yb_wfw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The QR code tiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the places themselves — plus the
 settings that apply to the whole design — are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppyh5t8u3y96sihbtxmde">
+      <w:hyperlink w:history="1" r:id="rId4s188_kff5kntfgmjl9j3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a screen without touch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the screen was described as having no touch, these are hidden rather than
@@ -167,51 +167,51 @@
       <w:r>
         <w:t xml:space="preserve">, plus the two call lists, which have articles of their own.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self service buttons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is instead silently replaced by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor
 registration QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — every </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy8toqfclwhg8ms7wovblg">
+      <w:hyperlink w:history="1" r:id="rIdhqjr0vy3p-zctpcnynkhk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR tile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> stays, because a
 code on the wall is the touchless path.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking buttons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1376,51 +1376,51 @@
               <w:t xml:space="preserve">Password</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Security</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Guest Wi-Fi portal</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, picking the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqee22yjwuzgggchzccdmh">
+            <w:hyperlink w:history="1" r:id="rId4nyfdsdc7njymt8ebyens">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi login page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3769"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The lobby doubles as the place guests get online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1588,51 +1588,51 @@
               <w:t xml:space="preserve">Daily</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Hourly</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Every 3 minutes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, the same setting the standalone </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbshqecaksorqlu6oihc01">
+            <w:hyperlink w:history="1" r:id="rId3w6ggge3w9xtnnhrropqa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR code widget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> carries. New widgets start on Every 3 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3769"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Slow it down only where the screen is behind a desk. A code photographed off a lobby wall stays usable for exactly this long</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2312,92 +2312,92 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The open door button — Allow visitors, and who the press will open for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor opens it with their badge, and that badge only works on the day of
 the visit — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywnn0qz9ryp8kdhm0fh2x">
+      <w:hyperlink w:history="1" r:id="rIdlcl-ssuvynfhjlzcingm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">when a visitor badge starts and stops working</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff sign in and out of their working day at the screen. The tile carries the
 enabled actions, and a press opens the sign-in sheet; with no working schedule
 picked it goes quiet and reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">No working schedule set</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The schedule itself —
 who is on it, and the rules a punch must pass — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqvwszhhrua2qug6gn46v">
+      <w:hyperlink w:history="1" r:id="rIdqlvqhawu9ql77aiiwkzqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Attendance's working schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-take-attendance-en" descr="Take attendance on an action tile." title="Take attendance on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -3073,51 +3073,51 @@
 tiles need the Visiting module's records, and the door button needs a door
 set up in access control. None of that is created here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design-wide font size, appearance and widget
 background apply to these tiles like everything else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemapd7gka-wuleh5a--ol">
+      <w:hyperlink w:history="1" r:id="rId766ipadlwlp29pgjtsus6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3583,51 +3583,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdljt6himuxhqdwaxyvmufl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdyyhtgklu1fdlckmktvmnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdppyh5t8u3y96sihbtxmde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdy8toqfclwhg8ms7wovblg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdqee22yjwuzgggchzccdmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdbshqecaksorqlu6oihc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdywnn0qz9ryp8kdhm0fh2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIddqvwszhhrua2qug6gn46v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdemapd7gka-wuleh5a--ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/564fc9b9f1679c9d94b7abdb707de89b9280170f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a54178f138385fbc14cdcb31094b6e77345ffb02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f53dbb900c1677eafe75d80175c5a5b4e8c36f63.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/866c31340a1cbd5f281e227012cf802fe5a3a344.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b50b71924b64b08ebf2a117d5915cb8479c8f48b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc03ef86028a108b8112a5b6cf8930fcf352f821.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6fa70ddc2a656c44d5f7126c1b4756380e7bbbf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cf8695aeac5b01311b637279e138e4d6faa3a7f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd839f57dd697bcac983406d633c72b81ab5528b.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdraewwaauad621fqaripwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/action-widgets/" TargetMode="External"/><Relationship Id="rId2i4wyfltaabzso-yb_wfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId4s188_kff5kntfgmjl9j3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdhqjr0vy3p-zctpcnynkhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId4nyfdsdc7njymt8ebyens" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId3w6ggge3w9xtnnhrropqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdlcl-ssuvynfhjlzcingm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdqlvqhawu9ql77aiiwkzqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId766ipadlwlp29pgjtsus6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acd687dcba566b6353850c9275b2abc154f50652.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/172c3c23f153fd19a763ff43747068e0d904c940.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08db44a5b38dbe2c3c5f11e9d04bce923c70ff2f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f7f9b22918ffaf3add39708da821bf23dc26116.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7bcc5f151e3e389ff476c43059e723d40b1b330.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc27af165124eb8a44aad2d91b8dfbddb834b519.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9551acd68063624549c446b3c7d0ac9cff59a4d1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fed6ffa17d170aa4e570ba1d60f1d08d661c5a5a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04d89ec4621696fa7e46db13d9acc520348872f7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The button tiles</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>