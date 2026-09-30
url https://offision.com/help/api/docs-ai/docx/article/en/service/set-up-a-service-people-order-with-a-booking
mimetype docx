--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7w6v7rwzr97yc4-3rxfl">
+      <w:hyperlink w:history="1" r:id="rIdv-2rrptg9dlie0bhyylmi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/set-up-a-service-people-order-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90_jzssq05ftsqg75wtyq">
+      <w:hyperlink w:history="1" r:id="rIdvpk9w6lhislpvwezfepck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and somebody has to hold
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission, or there is nobody for a request to go to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -262,51 +262,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Booking service list, with the time each service takes around the booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The page you add from is what decides how the service is ordered</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it
 cannot be changed afterwards. A service added here is offered on the booking
 form. A service added on the In-use service page is offered during the meeting
 instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3odah4yugwqvgkc5tqo4">
+      <w:hyperlink w:history="1" r:id="rIdlj60oeagrdpz433asjkoe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people call for during a meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 If you get this wrong, the fix is to delete it and add it again on the other
 page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Name it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1137,51 +1137,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the third page. Name the group who make the tea, and set an
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto assign policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> so requests are not left sitting unclaimed. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rp3zgenjd199xszjemml">
+      <w:hyperlink w:history="1" r:id="rId02kfl0qx85h9gvccl37s8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign the people who fulfil requests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for what each policy does and why an empty staff list is the setting to avoid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Put it on the rooms that offer it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1216,51 +1216,51 @@
 If a service turns up on a booking you did not attach it to here, look at the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> linked to the room, the room's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room layouts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — picking a
 layout can order its setup service, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwoubbqbqk5nk6jx1lykt">
+      <w:hyperlink w:history="1" r:id="rIdmfhufnrg8zaa9yyguqgle">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Turn a layout choice into a setup job</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, whose service list </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2098,51 +2098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy7w6v7rwzr97yc4-3rxfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId90_jzssq05ftsqg75wtyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdm3odah4yugwqvgkc5tqo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId9rp3zgenjd199xszjemml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdkwoubbqbqk5nk6jx1lykt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a54f6c2e9c2864d784a1564e6884f57c3e6527a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab4cc0e0beb342812c11cf827943eba0d7656f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61316935817fdadbcbdd78d09fce0032fe8767b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/baa941b88822989bd595c68631d020fc77c25ee7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534b4c73abdbfa287240936657a95599059c63d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/873687c579e6f5c9f76a3b19a29f8eb47fedbc6c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0330a042a351880aa190976c8497336f64912869.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv-2rrptg9dlie0bhyylmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdvpk9w6lhislpvwezfepck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdlj60oeagrdpz433asjkoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId02kfl0qx85h9gvccl37s8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdmfhufnrg8zaa9yyguqgle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a54f6c2e9c2864d784a1564e6884f57c3e6527a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab4cc0e0beb342812c11cf827943eba0d7656f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61316935817fdadbcbdd78d09fce0032fe8767b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/baa941b88822989bd595c68631d020fc77c25ee7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534b4c73abdbfa287240936657a95599059c63d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/873687c579e6f5c9f76a3b19a29f8eb47fedbc6c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0330a042a351880aa190976c8497336f64912869.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a service people order with a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>