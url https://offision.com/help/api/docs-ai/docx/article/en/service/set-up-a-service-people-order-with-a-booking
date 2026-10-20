--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -42,89 +42,89 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Build a tea service with drink options and a cleaning service that runs after the meeting, and put them on the rooms that offer them. About fifteen minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv-2rrptg9dlie0bhyylmi">
+      <w:hyperlink w:history="1" r:id="rIdfdxsm8kgowdtiyh8jmu0_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/set-up-a-service-people-order-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpk9w6lhislpvwezfepck">
+      <w:hyperlink w:history="1" r:id="rIddpxsbhriykdqtyrcw-xqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and somebody has to hold
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission, or there is nobody for a request to go to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -262,51 +262,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Booking service list, with the time each service takes around the booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The page you add from is what decides how the service is ordered</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it
 cannot be changed afterwards. A service added here is offered on the booking
 form. A service added on the In-use service page is offered during the meeting
 instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlj60oeagrdpz433asjkoe">
+      <w:hyperlink w:history="1" r:id="rIduutf6cukzfwbdsehlc79p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people call for during a meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 If you get this wrong, the fix is to delete it and add it again on the other
 page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Name it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -585,50 +585,86 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The cut-off, and the exception that still allows edits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Always included</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only for something every booking of these rooms
 should get. It is added automatically and the organiser cannot take it off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add a photo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> accepts one image of the service. It appears where people choose the service; it does not add another required answer to their order. Both booking services and in-use services have this field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Add the options people choose from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the second page in the list on the left, and it is what
 turns "tea" into an order somebody can actually fulfil.</w:t>
       </w:r>
@@ -1137,51 +1173,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the third page. Name the group who make the tea, and set an
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto assign policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> so requests are not left sitting unclaimed. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId02kfl0qx85h9gvccl37s8">
+      <w:hyperlink w:history="1" r:id="rIdqah8qvrsohwyhqwghebfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign the people who fulfil requests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for what each policy does and why an empty staff list is the setting to avoid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Put it on the rooms that offer it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1216,51 +1252,51 @@
 If a service turns up on a booking you did not attach it to here, look at the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> linked to the room, the room's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room layouts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — picking a
 layout can order its setup service, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfhufnrg8zaa9yyguqgle">
+      <w:hyperlink w:history="1" r:id="rIdec2alsecpss7cbre6mb2f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Turn a layout choice into a setup job</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, whose service list </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2098,51 +2134,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv-2rrptg9dlie0bhyylmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdvpk9w6lhislpvwezfepck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdlj60oeagrdpz433asjkoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId02kfl0qx85h9gvccl37s8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdmfhufnrg8zaa9yyguqgle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a54f6c2e9c2864d784a1564e6884f57c3e6527a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab4cc0e0beb342812c11cf827943eba0d7656f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61316935817fdadbcbdd78d09fce0032fe8767b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/baa941b88822989bd595c68631d020fc77c25ee7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534b4c73abdbfa287240936657a95599059c63d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/873687c579e6f5c9f76a3b19a29f8eb47fedbc6c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0330a042a351880aa190976c8497336f64912869.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfdxsm8kgowdtiyh8jmu0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIddpxsbhriykdqtyrcw-xqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIduutf6cukzfwbdsehlc79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdqah8qvrsohwyhqwghebfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdec2alsecpss7cbre6mb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5fd64f8086daad47cd1e25dacfb074f9504fb02.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8bdb8082fc09d9559d639b64a8b683487d58c6a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b055a93244d63a9882baf9e331a805e36d52e536.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d657a25829b2cb24ef30d0e8f003b01ba12c10c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36f16d46a5b29ac4ae3a8e6b39475abc4fd956af.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0844f97f50830f6314b9afbae32c7d3fcee748ce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccc0e79e58e6f3ae5278be1eb2414348387ea184.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a service people order with a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>