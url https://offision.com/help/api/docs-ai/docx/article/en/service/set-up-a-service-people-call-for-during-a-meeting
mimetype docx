--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzztnehumzjps81i3tuq0a">
+      <w:hyperlink w:history="1" r:id="rIdqzgb-8-dxg1clgjct9itk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/set-up-a-service-people-call-for-during-a-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixjnrqhu27m8i4bkvuzjt">
+      <w:hyperlink w:history="1" r:id="rId9hyfihx_zwl8h1b1ifxcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first if you
 have not. An in-use service and a booking service are set up on different pages
 and cannot be swapped afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -587,97 +587,97 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What they see</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgohdjov6owp6iytja3j_k">
+            <w:hyperlink w:history="1" r:id="rIdpppvv3o6wryhfkjuozev3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The app, while a booking is running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The in-use bar along the bottom expands; a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Service</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> button sits beside Extend and End</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoekqlgk6pt4iyzj8_juxc">
+            <w:hyperlink w:history="1" r:id="rId0li5q6thw9swaycfzodi9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The panel outside the room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1437,51 +1437,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzztnehumzjps81i3tuq0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdixjnrqhu27m8i4bkvuzjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdgohdjov6owp6iytja3j_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdoekqlgk6pt4iyzj8_juxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fc6d4ac8b75b5fb3cd5b27b068ead8f7bca538.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4392a9e6fcf2687d1e010c52bd35fc7ef946ea7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb542eb3dd941c2d6dc68d4b863980ca5e68edf0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aca1cdf03f4a18bce6f6abfe063e057a05587501.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqzgb-8-dxg1clgjct9itk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId9hyfihx_zwl8h1b1ifxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdpppvv3o6wryhfkjuozev3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId0li5q6thw9swaycfzodi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fc6d4ac8b75b5fb3cd5b27b068ead8f7bca538.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4392a9e6fcf2687d1e010c52bd35fc7ef946ea7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb542eb3dd941c2d6dc68d4b863980ca5e68edf0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aca1cdf03f4a18bce6f6abfe063e057a05587501.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a service people call for during a meeting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>