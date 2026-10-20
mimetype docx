--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set up a service people call for during a meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">More tea, a spill, a screen that will not wake up — services asked for while the booking is running, from the panel, the app or a QR code on the table.</w:t>
+        <w:t xml:space="preserve">Set up an in-use service for requests during a running booking: options, photos, staff, rooms and a daily last-order deadline in the room’s time zone. Distinguishes the daily cut-off from booking-service deadlines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzgb-8-dxg1clgjct9itk">
+      <w:hyperlink w:history="1" r:id="rId5rnaolwg1ruhqpdtbrpjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/set-up-a-service-people-call-for-during-a-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hyfihx_zwl8h1b1ifxcz">
+      <w:hyperlink w:history="1" r:id="rId8ol42ozyomosqp3stid7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first if you
 have not. An in-use service and a booking service are set up on different pages
 and cannot be swapped afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -371,50 +371,212 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One box instead of a timeline: how long the request is given, counted from now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That window is counted from the moment the request is sent, not from the
 booking. There is no before or after, which means </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">an in-use service never takes
 time out of the room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and never affects the booking after it. If you have been
 worrying about preparation time blocking rooms, none of that applies here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add a photo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> accepts one image of the service. It appears where people choose the service; it does not add another required answer to their order. Both booking services and in-use services have this field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stop taking requests at a daily cut-off</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, turn on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily last order time</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and set </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closes at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The deadline uses the room's time zone, not the person's phone. At that time and afterwards, new in-use requests are refused, even if the meeting continues. Requests reopen the next day, subject to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service hours</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and a running booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Leave the switch off for no daily cut-off. This differs from a booking service's last-order deadline counted back from the booking start: the booking-service exception for editing an existing order does not override this in-use deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-photo-daily-cutoff" descr="In-use service settings: a photo and a daily last-order deadline." title="In-use service settings: a photo and a daily last-order deadline."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In-use service settings: a photo and a daily last-order deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Add options, if there is anything to choose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> works exactly as it does for a booking service — a Checkbox
 option for which drink, a Numeric one for how many cups, a Text one for anything
 else. Keep it shorter than you would on the booking form: this is being tapped by
@@ -587,97 +749,97 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What they see</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpppvv3o6wryhfkjuozev3">
+            <w:hyperlink w:history="1" r:id="rIdsz5qafdill6pnra3wz_xx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The app, while a booking is running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The in-use bar along the bottom expands; a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Service</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> button sits beside Extend and End</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0li5q6thw9swaycfzodi9">
+            <w:hyperlink w:history="1" r:id="rIds5kcafxs5fymkc_hqjuzg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The panel outside the room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -786,51 +948,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-button" descr="The in-use island, expanded. Service sits beside Extend and End." title="The in-use island, expanded. Service sits beside Extend and End."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -856,51 +1018,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-view" descr="The room's in-use services. Pick one, set the options, Send request." title="The room's in-use services. Pick one, set the options, Send request."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -1437,51 +1599,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqzgb-8-dxg1clgjct9itk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId9hyfihx_zwl8h1b1ifxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdpppvv3o6wryhfkjuozev3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId0li5q6thw9swaycfzodi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fc6d4ac8b75b5fb3cd5b27b068ead8f7bca538.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4392a9e6fcf2687d1e010c52bd35fc7ef946ea7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb542eb3dd941c2d6dc68d4b863980ca5e68edf0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aca1cdf03f4a18bce6f6abfe063e057a05587501.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5rnaolwg1ruhqpdtbrpjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId8ol42ozyomosqp3stid7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdsz5qafdill6pnra3wz_xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIds5kcafxs5fymkc_hqjuzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a59faea3c11c30a98c3a69f2661d4362a0bc3ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e386987b73049440d72171d9b406b402b7180a6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/872570b6917cb302440c9e0ed1ae7e2b7b62303e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a919eb5ec574bc41381fd10a013c8409d232761.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094e42025690f30b712ebadc0a8fcc23be10b434.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a service people call for during a meeting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>