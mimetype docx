--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpt-ufizk-t0i1zbq4oej">
+      <w:hyperlink w:history="1" r:id="rIdo6c_f_amiwzcuycofdje7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pot is empty, the screen will not wake up. Nobody leaves the meeting to
 find someone — the panel by the door takes the request where the problem is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control appears only while a booking is running, and only on a
 room that has </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodmqx-acwbadvpp1suab-">
+      <w:hyperlink w:history="1" r:id="rId823te_s07u6exxvjpdz6v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">in-use services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 on it. An idle room offering nothing is expected, not a fault — there is no
 panel setting for this button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it is on the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1188,51 +1188,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpt-ufizk-t0i1zbq4oej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdodmqx-acwbadvpp1suab-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdaf0e96a036e9e4d899109e626b4d0da1898944.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cc1ef39f8d34e799724e4f9b20493157724b053.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cf0fd081a750b0bb899a7d36f848c434af56a50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo6c_f_amiwzcuycofdje7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId823te_s07u6exxvjpdz6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdaf0e96a036e9e4d899109e626b4d0da1898944.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cc1ef39f8d34e799724e4f9b20493157724b053.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cf0fd081a750b0bb899a7d36f848c434af56a50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Request service at the room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>