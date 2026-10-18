--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,108 +42,108 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Service button in the panel's dock — what the sheet lists, how a request goes out, and why an idle room offers nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo6c_f_amiwzcuycofdje7">
+      <w:hyperlink w:history="1" r:id="rIdw0juxftakhndtgilt2aut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pot is empty, the screen will not wake up. Nobody leaves the meeting to
 find someone — the panel by the door takes the request where the problem is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control appears only while a booking is running, and only on a
 room that has </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId823te_s07u6exxvjpdz6v">
+      <w:hyperlink w:history="1" r:id="rIdcxm0lpmqdi83lzkilh0q6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">in-use services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 on it. An idle room offering nothing is expected, not a fault — there is no
 panel setting for this button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it is on the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -656,50 +656,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Request sent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The facilities team has been
 notified</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and the sheet closes itself. The room is attached automatically,
 so nobody has to say where they are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Daily cut-off and photos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An in-use service may have a daily last-order time in the room's time zone. New requests are refused at and after that time, even while the room is in use. Requests reopen the next day when the service's hours and booking allow them. A photo added to the service helps people recognize it while choosing; it does not change which rooms offer it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service requested</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the admin console. The request is there against
 the room, with a member of staff already assigned, and it appears the moment
 it is sent — staff working from the queue see it immediately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1188,51 +1204,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo6c_f_amiwzcuycofdje7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId823te_s07u6exxvjpdz6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdaf0e96a036e9e4d899109e626b4d0da1898944.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cc1ef39f8d34e799724e4f9b20493157724b053.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cf0fd081a750b0bb899a7d36f848c434af56a50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw0juxftakhndtgilt2aut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdcxm0lpmqdi83lzkilh0q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4146fb69e8c31fb8a5cbc69a7717e77a18a1efa3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe13174b711e5d047e4201dc8801ce0fc0361c07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f063a522c5a3b94f0e5a0a64952165dd17a14f3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Request service at the room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>