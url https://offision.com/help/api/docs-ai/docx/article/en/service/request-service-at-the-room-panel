--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw0juxftakhndtgilt2aut">
+      <w:hyperlink w:history="1" r:id="rIdmuaseflrwbrhuibjmbhiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pot is empty, the screen will not wake up. Nobody leaves the meeting to
 find someone — the panel by the door takes the request where the problem is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control appears only while a booking is running, and only on a
 room that has </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxm0lpmqdi83lzkilh0q6">
+      <w:hyperlink w:history="1" r:id="rIdccrgxbbxg9vltspjwwd3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">in-use services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 on it. An idle room offering nothing is expected, not a fault — there is no
 panel setting for this button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it is on the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1204,51 +1204,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw0juxftakhndtgilt2aut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdcxm0lpmqdi83lzkilh0q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4146fb69e8c31fb8a5cbc69a7717e77a18a1efa3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe13174b711e5d047e4201dc8801ce0fc0361c07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f063a522c5a3b94f0e5a0a64952165dd17a14f3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmuaseflrwbrhuibjmbhiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdccrgxbbxg9vltspjwwd3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4146fb69e8c31fb8a5cbc69a7717e77a18a1efa3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe13174b711e5d047e4201dc8801ce0fc0361c07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f063a522c5a3b94f0e5a0a64952165dd17a14f3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Request service at the room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>