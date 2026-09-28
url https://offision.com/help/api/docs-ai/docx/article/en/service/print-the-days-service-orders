--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-7o-n5gphmzk02rpkwo9w">
+      <w:hyperlink w:history="1" r:id="rIdlgsvgeksjwkhjar9zgubj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission to open the report. It only shows
 requests that already exist — how they get onto bookings is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1jbt5hplt68pamfsknp_">
+      <w:hyperlink w:history="1" r:id="rIdbegijq9c1xgswgf-ne0-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The daily service report is the paper end of the service workflow: one page per
 day listing every appointment that carries at least one service request, in time
 order, with the orders spelled out — what, when, for which room, and any remarks.
 It exists to be printed and handed to the people making the tea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -953,51 +953,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The same sheet, as a PDF or straight to the printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing sends it. The report is a page you open, not an email that arrives — a
 scheduled summary is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclgmrzxvpnwi2qafmy-3h">
+      <w:hyperlink w:history="1" r:id="rIdbfbj6tynwwttmoa8iypdo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the forecast email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.
 And it never marks work done: statuses are updated where requests are handled,
 on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service requested</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and this sheet just reads them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1434,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-7o-n5gphmzk02rpkwo9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdd1jbt5hplt68pamfsknp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdclgmrzxvpnwi2qafmy-3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18ba88936a09692d69d5d918b3ac7deeeac5fe24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/994cb5dbb2c651ad6238f77f04736e2a83763dcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686efebd09ee4fe67a6ecc80981171fce0454688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98227d5a7c77fdbc90c10113c09de3232949c786.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlgsvgeksjwkhjar9zgubj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdbegijq9c1xgswgf-ne0-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdbfbj6tynwwttmoa8iypdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18ba88936a09692d69d5d918b3ac7deeeac5fe24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/994cb5dbb2c651ad6238f77f04736e2a83763dcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686efebd09ee4fe67a6ecc80981171fce0454688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98227d5a7c77fdbc90c10113c09de3232949c786.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print the day's service orders as a run sheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>