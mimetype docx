--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgsvgeksjwkhjar9zgubj">
+      <w:hyperlink w:history="1" r:id="rIdhrny_x8oxfzeagqo8qnj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission to open the report. It only shows
 requests that already exist — how they get onto bookings is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbegijq9c1xgswgf-ne0-l">
+      <w:hyperlink w:history="1" r:id="rIdqmi-vbao1rbzkuchpb5yi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The daily service report is the paper end of the service workflow: one page per
 day listing every appointment that carries at least one service request, in time
 order, with the orders spelled out — what, when, for which room, and any remarks.
 It exists to be printed and handed to the people making the tea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -953,51 +953,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The same sheet, as a PDF or straight to the printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing sends it. The report is a page you open, not an email that arrives — a
 scheduled summary is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfbj6tynwwttmoa8iypdo">
+      <w:hyperlink w:history="1" r:id="rIdgsxfi1egdqp4oe055rk6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the forecast email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.
 And it never marks work done: statuses are updated where requests are handled,
 on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service requested</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and this sheet just reads them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1434,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlgsvgeksjwkhjar9zgubj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdbegijq9c1xgswgf-ne0-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdbfbj6tynwwttmoa8iypdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18ba88936a09692d69d5d918b3ac7deeeac5fe24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/994cb5dbb2c651ad6238f77f04736e2a83763dcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686efebd09ee4fe67a6ecc80981171fce0454688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98227d5a7c77fdbc90c10113c09de3232949c786.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrny_x8oxfzeagqo8qnj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdqmi-vbao1rbzkuchpb5yi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdgsxfi1egdqp4oe055rk6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a807cce8f2ef7e466e2cb3fb02ea138da209456.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9efaad468bccbc48a3ec7f33c448b22eab22d5b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd27ed72c58dc07dc7c08dd8288d726cf31a30a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2ec2688991c0588fd3c47681c629c99b9230613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print the day's service orders as a run sheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>