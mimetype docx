--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrny_x8oxfzeagqo8qnj6">
+      <w:hyperlink w:history="1" r:id="rIdm5_s2lemoinauxp695biv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission to open the report. It only shows
 requests that already exist — how they get onto bookings is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmi-vbao1rbzkuchpb5yi">
+      <w:hyperlink w:history="1" r:id="rIdn6xthonikkjbkgbfnl0is">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The daily service report is the paper end of the service workflow: one page per
 day listing every appointment that carries at least one service request, in time
 order, with the orders spelled out — what, when, for which room, and any remarks.
 It exists to be printed and handed to the people making the tea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -953,51 +953,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The same sheet, as a PDF or straight to the printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing sends it. The report is a page you open, not an email that arrives — a
 scheduled summary is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsxfi1egdqp4oe055rk6w">
+      <w:hyperlink w:history="1" r:id="rId0ukvp-zhkyygyxxk4_2-2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the forecast email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.
 And it never marks work done: statuses are updated where requests are handled,
 on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service requested</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and this sheet just reads them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1434,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrny_x8oxfzeagqo8qnj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdqmi-vbao1rbzkuchpb5yi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdgsxfi1egdqp4oe055rk6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a807cce8f2ef7e466e2cb3fb02ea138da209456.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9efaad468bccbc48a3ec7f33c448b22eab22d5b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd27ed72c58dc07dc7c08dd8288d726cf31a30a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2ec2688991c0588fd3c47681c629c99b9230613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm5_s2lemoinauxp695biv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdn6xthonikkjbkgbfnl0is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId0ukvp-zhkyygyxxk4_2-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a807cce8f2ef7e466e2cb3fb02ea138da209456.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9efaad468bccbc48a3ec7f33c448b22eab22d5b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd27ed72c58dc07dc7c08dd8288d726cf31a30a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2ec2688991c0588fd3c47681c629c99b9230613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print the day's service orders as a run sheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>