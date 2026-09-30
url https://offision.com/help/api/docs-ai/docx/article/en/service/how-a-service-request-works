--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjeamfy-i3b5tlqufqdw3x">
+      <w:hyperlink w:history="1" r:id="rId2nrdwtqmozjv23fouixve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/how-a-service-request-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service</w:t>
       </w:r>
@@ -160,57 +160,181 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">in-use service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is asked for while the meeting is already running — from
 the panel outside the door, the app, or a QR code on the table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4352925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-request-service-field" descr="The booking form: services are ordered from the Request service row." title="The booking form: services are ordered from the Request service row."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4352925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The booking form: services are ordered from the Request service row.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1695450"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-service-picker" descr="Opening it lists the booking services the chosen room offers." title="Opening it lists the booking services the chosen room offers."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1695450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opening it lists the booking services the chosen room offers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What either one looks like to the person asking is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-l6ceok-wy-ce7l68rccw">
+      <w:hyperlink w:history="1" r:id="rId4a45gffz8wjm-76unkjlm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for tea, cleaning or help</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A service lives on one side or the other and never appears on both. So tea people
 want waiting for them at the start </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
@@ -271,50 +395,112 @@
 clear and clean afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That time is real. It is taken out of the room's availability, which means a
 cleaning service with fifteen minutes after it genuinely stops the next booking
 starting until fifteen minutes after this one ends. This is the behaviour most
 often reported as "the room is blocked and nobody is in it".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An in-use service has no preparation time at all and never affects the room's
 calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2009775"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-timeline" descr="Preparation time on a booking service: laid out before the meeting, cleared after." title="Preparation time on a booking service: laid out before the meeting, cleared after."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2009775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preparation time on a booking service: laid out before the meeting, cleared after.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What happens after somebody asks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">However it was ordered, every request joins the same queue:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New</w:t>
       </w:r>
@@ -328,50 +514,112 @@
         </w:rPr>
         <w:t xml:space="preserve">In progress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Finished</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or turned down as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3162300"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-request-status" descr="Three steps, one branch — and neither ending is final." title="Three steps, one branch — and neither ending is final."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3162300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three steps, one branch — and neither ending is final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A request arrives as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and service staff are notified straight away.</w:t>
       </w:r>
     </w:p>
@@ -417,50 +665,174 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Finished</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as they work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The person who asked is told only when the staff member chooses to notify them.
 A status changed in bulk never notifies anyone, which is worth knowing before
 somebody reports it as a fault.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5638800" cy="5800725"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-queue-card" descr="One request in the queue: what was asked for, the room, its status and who has it." title="One request in the queue: what was asked for, the room, its status and who has it."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5638800" cy="5800725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One request in the queue: what was asked for, the room, its status and who has it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5029200" cy="5143500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-status-notify" descr="Moving a request on. The person who asked is told only if this is ticked." title="Moving a request on. The person who asked is told only if this is ticked."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5029200" cy="5143500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moving a request on. The person who asked is told only if this is ticked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing here is one-way: a finished or rejected request can be put back to New.
 There is no cancelled state — removing a service from a booking, or deleting the
 booking, deletes the request and emails whoever was going to do it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A service never holds a booking up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Service requests and booking approval are separate queues. A booking that needs
 approving does not wait for anything ordered with it, and approving the booking
 does not approve the tea.</w:t>
       </w:r>
@@ -471,51 +843,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Service does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is team space and booking rules, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfjauf-uhjspcbbzjwelq">
+      <w:hyperlink w:history="1" r:id="rIdgvpbwixjxkabo4s40xsyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Service only decides what can be asked for once the
 room is booked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -993,51 +1365,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjeamfy-i3b5tlqufqdw3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId-l6ceok-wy-ce7l68rccw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdgfjauf-uhjspcbbzjwelq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nrdwtqmozjv23fouixve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId4a45gffz8wjm-76unkjlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdgvpbwixjxkabo4s40xsyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534b4c73abdbfa287240936657a95599059c63d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/873687c579e6f5c9f76a3b19a29f8eb47fedbc6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab4cc0e0beb342812c11cf827943eba0d7656f78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3df9f9c5cbeda6dc4002487a070c2371c8f78b91.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f4f541e9511ce67c3dd3bc64068549d0d72dc32.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eed8ff9f35499c793fa355af83cd133a3980f96b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a service request works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>