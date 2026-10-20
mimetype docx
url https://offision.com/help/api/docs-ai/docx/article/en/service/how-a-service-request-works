--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nrdwtqmozjv23fouixve">
+      <w:hyperlink w:history="1" r:id="rIdmgqdkb2htcnv9gaqalqla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/how-a-service-request-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service</w:t>
       </w:r>
@@ -290,51 +290,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Opening it lists the booking services the chosen room offers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What either one looks like to the person asking is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4a45gffz8wjm-76unkjlm">
+      <w:hyperlink w:history="1" r:id="rIdiddh_-7jx6rhwmwwxmjhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for tea, cleaning or help</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A service lives on one side or the other and never appears on both. So tea people
 want waiting for them at the start </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
@@ -843,51 +843,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Service does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is team space and booking rules, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvpbwixjxkabo4s40xsyj">
+      <w:hyperlink w:history="1" r:id="rIdmqnosv48z-r4hg7t89drm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Service only decides what can be asked for once the
 room is booked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1365,51 +1365,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nrdwtqmozjv23fouixve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId4a45gffz8wjm-76unkjlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdgvpbwixjxkabo4s40xsyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534b4c73abdbfa287240936657a95599059c63d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/873687c579e6f5c9f76a3b19a29f8eb47fedbc6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab4cc0e0beb342812c11cf827943eba0d7656f78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3df9f9c5cbeda6dc4002487a070c2371c8f78b91.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f4f541e9511ce67c3dd3bc64068549d0d72dc32.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eed8ff9f35499c793fa355af83cd133a3980f96b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmgqdkb2htcnv9gaqalqla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdiddh_-7jx6rhwmwwxmjhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdmqnosv48z-r4hg7t89drm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36f16d46a5b29ac4ae3a8e6b39475abc4fd956af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0844f97f50830f6314b9afbae32c7d3fcee748ce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8bdb8082fc09d9559d639b64a8b683487d58c6a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e1a85c0b90a7a05c035c127f14b0a9e2a94b408.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd3e296d5be275415001f2f9b8b36b439ff5632a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb03bcf069f52105867025a80338633c7866c8a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a service request works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>