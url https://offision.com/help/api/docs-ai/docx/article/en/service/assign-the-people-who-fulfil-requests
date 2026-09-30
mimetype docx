--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8ym3tb8yrhuuf6u6hjnx">
+      <w:hyperlink w:history="1" r:id="rIdanfffiywfo5gxdy_u5pmv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/assign-the-people-who-fulfil-requests/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This is set per service, not once for the whole module — so you do it on each
@@ -790,101 +790,101 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The full queue — list, table or calendar, upcoming or past</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw5ccnphibpljdmeuhom-c">
+            <w:hyperlink w:history="1" r:id="rIddxbizu5xwsk8flemvt1xo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> page in the app</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What most staff use day to day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgq4qatljp6yki9qm_mnhy">
+            <w:hyperlink w:history="1" r:id="rIdnmsqzrkprsdtdlwogjmno">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A service panel on the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A shared queue for a pantry or facilities room</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1576,51 +1576,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj8ym3tb8yrhuuf6u6hjnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdw5ccnphibpljdmeuhom-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/" TargetMode="External"/><Relationship Id="rIdgq4qatljp6yki9qm_mnhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/411def511190eeefab8e430e9c2dfa58c865d872.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780752668d22421d38506b25968b3762a9815ce5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanfffiywfo5gxdy_u5pmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIddxbizu5xwsk8flemvt1xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/" TargetMode="External"/><Relationship Id="rIdnmsqzrkprsdtdlwogjmno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/411def511190eeefab8e430e9c2dfa58c865d872.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780752668d22421d38506b25968b3762a9815ce5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Assign the people who fulfil requests</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>