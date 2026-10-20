--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanfffiywfo5gxdy_u5pmv">
+      <w:hyperlink w:history="1" r:id="rId9fonjxxulz-qnk8q_dxjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service/assign-the-people-who-fulfil-requests/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This is set per service, not once for the whole module — so you do it on each
@@ -790,101 +790,101 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The full queue — list, table or calendar, upcoming or past</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddxbizu5xwsk8flemvt1xo">
+            <w:hyperlink w:history="1" r:id="rId904jiefuwvgulfhq2ql5m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> page in the app</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What most staff use day to day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnmsqzrkprsdtdlwogjmno">
+            <w:hyperlink w:history="1" r:id="rId8mzigvgpwtuiv4nj1kvru">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A service panel on the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A shared queue for a pantry or facilities room</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1576,51 +1576,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanfffiywfo5gxdy_u5pmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIddxbizu5xwsk8flemvt1xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/" TargetMode="External"/><Relationship Id="rIdnmsqzrkprsdtdlwogjmno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/411def511190eeefab8e430e9c2dfa58c865d872.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780752668d22421d38506b25968b3762a9815ce5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9fonjxxulz-qnk8q_dxjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rId904jiefuwvgulfhq2ql5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/" TargetMode="External"/><Relationship Id="rId8mzigvgpwtuiv4nj1kvru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74681c6b23871bfc61d6f685b7e60534890b6882.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f31e15ec3d0205c319e19cbdceab198bbdcb0a53.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Assign the people who fulfil requests</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>