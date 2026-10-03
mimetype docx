--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpn4flslh_mqlbdj9nluyp">
+      <w:hyperlink w:history="1" r:id="rIdexzrttrn9mem9rf5m1ey2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service-staff/handle-requests-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service panel is the screen on the wall where the team works: every open
 request, grouped by the floor it is due on, each with a timer that has been
 running since somebody asked. This page is how to work that queue — and what
 the screen deliberately cannot do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is the team's screen; the app is yours. If you have not opened your
 own queue yet, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusakp5sdl3461vy-s_czt">
+      <w:hyperlink w:history="1" r:id="rIduxonx0fh05pvxwtmurnv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your service page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 If there is no screen on your wall at all, setting one up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_6ela0-azbwkjzn3q9wj5">
+      <w:hyperlink w:history="1" r:id="rId6tozgz5thf4nob0hc-row">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service panel for your service team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reading the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -468,51 +468,51 @@
       <w:r>
         <w:t xml:space="preserve"> to turn it down — the room that asked for tea two minutes before
 a fire drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the whole workflow: tap, deliver, tap. A mistake is not fatal — a
 finished or rejected request can be put back to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from the queue in the
 console or the app. The full lifecycle is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtuxdj6ofze41dtugj44v4">
+      <w:hyperlink w:history="1" r:id="rIdoyfh_y7cfgkhqilhwhksg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a panel tap cannot do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel is built for speed, and two things are traded away for it. Knowing
@@ -591,51 +591,51 @@
         <w:t xml:space="preserve">For both, open the request on your own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page in the app, or in
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service requested</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the console — the same queue, with the full dialog.
 The app's version of these three buttons is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmdieui3jrhbx28djvulc">
+      <w:hyperlink w:history="1" r:id="rIdilrphszajtujufi2d2rsk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a request from new to finished</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/appointment-service-items (Service requested)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1111,51 +1111,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpn4flslh_mqlbdj9nluyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdusakp5sdl3461vy-s_czt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rId_6ela0-azbwkjzn3q9wj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdtuxdj6ofze41dtugj44v4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdcmdieui3jrhbx28djvulc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f143c98903d20b3bb9acda638c75985d146dfac9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ffb42c23046ae37cf3ccd1b2cc2a64684487eff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdexzrttrn9mem9rf5m1ey2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIduxonx0fh05pvxwtmurnv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rId6tozgz5thf4nob0hc-row" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdoyfh_y7cfgkhqilhwhksg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdilrphszajtujufi2d2rsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f143c98903d20b3bb9acda638c75985d146dfac9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ffb42c23046ae37cf3ccd1b2cc2a64684487eff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Handle requests at the service panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>