--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexzrttrn9mem9rf5m1ey2">
+      <w:hyperlink w:history="1" r:id="rIdc8-lam8ownjtxqomr8koo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/service-staff/handle-requests-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service panel is the screen on the wall where the team works: every open
 request, grouped by the floor it is due on, each with a timer that has been
 running since somebody asked. This page is how to work that queue — and what
 the screen deliberately cannot do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is the team's screen; the app is yours. If you have not opened your
 own queue yet, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxonx0fh05pvxwtmurnv3">
+      <w:hyperlink w:history="1" r:id="rIdabhvo_8aq-nipb2tpgjwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your service page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 If there is no screen on your wall at all, setting one up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6tozgz5thf4nob0hc-row">
+      <w:hyperlink w:history="1" r:id="rId7ap3qnou9oqwg2tmekity">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service panel for your service team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reading the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -468,51 +468,51 @@
       <w:r>
         <w:t xml:space="preserve"> to turn it down — the room that asked for tea two minutes before
 a fire drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the whole workflow: tap, deliver, tap. A mistake is not fatal — a
 finished or rejected request can be put back to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from the queue in the
 console or the app. The full lifecycle is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyfh_y7cfgkhqilhwhksg">
+      <w:hyperlink w:history="1" r:id="rIduy63zizlxgj_mhddzdg8g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a panel tap cannot do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel is built for speed, and two things are traded away for it. Knowing
@@ -591,51 +591,51 @@
         <w:t xml:space="preserve">For both, open the request on your own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page in the app, or in
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service requested</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the console — the same queue, with the full dialog.
 The app's version of these three buttons is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilrphszajtujufi2d2rsk">
+      <w:hyperlink w:history="1" r:id="rIdpl2siwxe6jnzri0zyaziz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a request from new to finished</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/appointment-service-items (Service requested)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1111,51 +1111,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdexzrttrn9mem9rf5m1ey2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIduxonx0fh05pvxwtmurnv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rId6tozgz5thf4nob0hc-row" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdoyfh_y7cfgkhqilhwhksg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdilrphszajtujufi2d2rsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f143c98903d20b3bb9acda638c75985d146dfac9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ffb42c23046ae37cf3ccd1b2cc2a64684487eff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc8-lam8ownjtxqomr8koo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdabhvo_8aq-nipb2tpgjwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rId7ap3qnou9oqwg2tmekity" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIduy63zizlxgj_mhddzdg8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdpl2siwxe6jnzri0zyaziz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23309cbf50cea9ea6b873f5ef3e8cb675e745010.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dca03c90888d448f8da1c898f3c4b2c957176d4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Handle requests at the service panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>