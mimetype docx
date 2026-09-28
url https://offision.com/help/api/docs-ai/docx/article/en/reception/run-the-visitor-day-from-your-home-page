--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Reception page as a working day — the five states a visitor moves through, how to find one person fast, and which action on their card does what, from check-in to check-out to printing the badge again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7zwymieucwyvw21qsety">
+      <w:hyperlink w:history="1" r:id="rIdqwqy2f7s0ghdo0fnnqsoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception shows one day of visitors for the buildings you staff, and the whole
 job is on this one page: every visitor expected today, everyone already inside,
 and everyone gone, each carrying the action that moves them along. The date at
 the top is the day on screen — everything below it, including search and every
 count, belongs to that day only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -294,51 +294,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Overstay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — still inside past their expected leave time. This is Visiting
 with a warning colour, not a different state to resolve: check them out
 normally when they leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last three are mostly the system's work — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo6jqovlh84adugvuutiac">
+      <w:hyperlink w:history="1" r:id="rIdw6fy8rcuwjlltci3yntpq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an administrator's policy can
 sweep the day's stragglers to </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Left</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -364,233 +364,531 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finding one person fast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search box matches on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">code, name, email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it is where a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllvguieiirjg2ghfxivn9">
+      <w:hyperlink w:history="1" r:id="rId-k5s8icsbfbwf_o3b8sex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scanned code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> lands too, so a
 handheld scanner and a typed name end in the same place. Beside it, filters
 narrow the list by building and by state, and the two small buttons switch
 between card and list view. If someone is missing, check the date first: a
 visitor for tomorrow is on tomorrow's page, not today's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-list-view" descr="The same day as a list; the two buttons switch between cards and list." title="The same day as a list; the two buttons switch between cards and list."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2857500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same day as a list; the two buttons switch between cards and list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What each card can do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beyond </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, a visitor's card carries the smaller
-tools of the desk: print or download their badge, </w:t>
-      </w:r>
+tools of the desk. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">⋯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> menu on the card holds the badge: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Print label</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+issues it again for someone who lost theirs, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Download label</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> saves it to
+send on. Either way it is the badge that visitor already has — reprinting never
+creates a second record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-card-actions" descr="The card reprints the badge a visitor already holds — Print label needs a connected label printer, Download label does not." title="The card reprints the badge a visitor already holds — Print label needs a connected label printer, Download label does not."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2857500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The card reprints the badge a visitor already holds — Print label needs a connected label printer, Download label does not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit memo</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for a note the
-next shift should read, and </w:t>
+        <w:t xml:space="preserve"> leaves a note the next shift should read, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View photos</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> where the visiting purpose collects
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">
+appears where the visiting purpose collects one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2590800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-memo" descr="The memo a card carries, for the note the next shift should read." title="The memo a card carries, for the note the next shift should read."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The memo a card carries, for the note the next shift should read.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Above the list</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register walk-in visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmn8szc4ovvsepvpasye9p">
+      <w:hyperlink w:history="1" r:id="rIdzgen061jbgjjblency5qr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the person with no appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-upcoming visit</w:t>
+        <w:t xml:space="preserve"> and admits them
+as it saves, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schedule upcoming visit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> books one for a later day, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">More actions</w:t>
-[...5 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdqqvm-91t14sdpy3y0obpt">
+        <w:t xml:space="preserve">More
+actions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> holds the day-level tools — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdiwzheqpvcix0jzjjoprsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the on-site list and its
 export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, export of the day, printing every badge
 at once, and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9we2hegf5vvq5kjgpvrnt">
+      <w:hyperlink w:history="1" r:id="rId21q03noarqr9a84zffu8g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the label printer connection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2590800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-more-actions" descr="More actions holds the day-level tools, including the label printer connection." title="More actions holds the day-level tools, including the label printer connection."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More actions holds the day-level tools, including the label printer connection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a visitor is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">asked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the form, the photo, the surveys, the badge design —
 is configured per visiting purpose in the admin console, under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqt1am4c6cftexhp6apbja">
+      <w:hyperlink w:history="1" r:id="rId8c58ldunuqkyqzgu8arun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Inviting a visitor is the employee's own
 job, from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcnbxzlbmmv30vojg4hqt">
+      <w:hyperlink w:history="1" r:id="rIdlpdu9_6fpqgjevnfablwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">their app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the desk receives the visit, it does not
 create the invitation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1016,51 +1314,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt7zwymieucwyvw21qsety" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdo6jqovlh84adugvuutiac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdllvguieiirjg2ghfxivn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdmn8szc4ovvsepvpasye9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdqqvm-91t14sdpy3y0obpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId9we2hegf5vvq5kjgpvrnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdqt1am4c6cftexhp6apbja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdmcnbxzlbmmv30vojg4hqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73645d3d89272f1d130d343982468bbc801fa8e1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqwqy2f7s0ghdo0fnnqsoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdw6fy8rcuwjlltci3yntpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId-k5s8icsbfbwf_o3b8sex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdzgen061jbgjjblency5qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdiwzheqpvcix0jzjjoprsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId21q03noarqr9a84zffu8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId8c58ldunuqkyqzgu8arun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdlpdu9_6fpqgjevnfablwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73645d3d89272f1d130d343982468bbc801fa8e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0ec7d09ec68bacbdc50de45b3bda2147d40672.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c3a117db4c09fd0a43d016b33720097fb79a00d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/334c285b6b7989508b6b619e81f7977d62f8c1e6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83457a5584cb3eda0f4b6256ae2824e1eecfa8ec.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run the visitor day from your home page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>