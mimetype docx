--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwqy2f7s0ghdo0fnnqsoa">
+      <w:hyperlink w:history="1" r:id="rIdeuugfzenkjpvy9pogwfik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception shows one day of visitors for the buildings you staff, and the whole
 job is on this one page: every visitor expected today, everyone already inside,
 and everyone gone, each carrying the action that moves them along. The date at
 the top is the day on screen — everything below it, including search and every
 count, belongs to that day only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -294,51 +294,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Overstay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — still inside past their expected leave time. This is Visiting
 with a warning colour, not a different state to resolve: check them out
 normally when they leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last three are mostly the system's work — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6fy8rcuwjlltci3yntpq">
+      <w:hyperlink w:history="1" r:id="rIdk7kkuo2sbmntl1pp9ir4k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an administrator's policy can
 sweep the day's stragglers to </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Left</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -364,51 +364,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finding one person fast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search box matches on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">code, name, email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it is where a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-k5s8icsbfbwf_o3b8sex">
+      <w:hyperlink w:history="1" r:id="rIduh1l46comqala7pbku8uz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scanned code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> lands too, so a
 handheld scanner and a typed name end in the same place. Beside it, filters
 narrow the list by building and by state, and the two small buttons switch
 between card and list view. If someone is missing, check the date first: a
 visitor for tomorrow is on tomorrow's page, not today's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -685,97 +685,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Above the list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register walk-in visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgen061jbgjjblency5qr">
+      <w:hyperlink w:history="1" r:id="rId5o_m656uolw8ixhrvekco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the person with no appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and admits them
 as it saves, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule upcoming visit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> books one for a later day, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More
 actions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds the day-level tools — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwzheqpvcix0jzjjoprsg">
+      <w:hyperlink w:history="1" r:id="rIdl1frdcuyfatztpamyc2qt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the on-site list and its
 export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, export of the day, printing every badge
 at once, and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21q03noarqr9a84zffu8g">
+      <w:hyperlink w:history="1" r:id="rIdexcs15gr6z-fnvij0bznr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the label printer connection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2590800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-more-actions" descr="More actions holds the day-level tools, including the label printer connection." title="More actions holds the day-level tools, including the label printer connection."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -832,63 +832,63 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a visitor is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">asked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the form, the photo, the surveys, the badge design —
 is configured per visiting purpose in the admin console, under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8c58ldunuqkyqzgu8arun">
+      <w:hyperlink w:history="1" r:id="rIdp38qwfqnbuglkajl5snrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Inviting a visitor is the employee's own
 job, from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpdu9_6fpqgjevnfablwy">
+      <w:hyperlink w:history="1" r:id="rIdbxurqsyic45oslfyyepku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">their app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the desk receives the visit, it does not
 create the invitation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1314,51 +1314,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqwqy2f7s0ghdo0fnnqsoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdw6fy8rcuwjlltci3yntpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId-k5s8icsbfbwf_o3b8sex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdzgen061jbgjjblency5qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdiwzheqpvcix0jzjjoprsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId21q03noarqr9a84zffu8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId8c58ldunuqkyqzgu8arun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdlpdu9_6fpqgjevnfablwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73645d3d89272f1d130d343982468bbc801fa8e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0ec7d09ec68bacbdc50de45b3bda2147d40672.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c3a117db4c09fd0a43d016b33720097fb79a00d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/334c285b6b7989508b6b619e81f7977d62f8c1e6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83457a5584cb3eda0f4b6256ae2824e1eecfa8ec.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeuugfzenkjpvy9pogwfik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdk7kkuo2sbmntl1pp9ir4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIduh1l46comqala7pbku8uz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId5o_m656uolw8ixhrvekco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdl1frdcuyfatztpamyc2qt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdexcs15gr6z-fnvij0bznr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdp38qwfqnbuglkajl5snrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdbxurqsyic45oslfyyepku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89cd97986f5088c1d29772d3df1d7186e9451a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e08ef47cc6c8bd221e4fb42f50f2fda403403bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e78c9b22986dcd016dad526dd2496c6f8e6d106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f634a520750b9feb2d6bead95e342d3b72beb3f1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf380b50c7d254e444c7f5f8b7f41a3c743c7dd1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run the visitor day from your home page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>