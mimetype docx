--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuugfzenkjpvy9pogwfik">
+      <w:hyperlink w:history="1" r:id="rIdsj00xc67gqmfwsxwnucy7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception shows one day of visitors for the buildings you staff, and the whole
 job is on this one page: every visitor expected today, everyone already inside,
 and everyone gone, each carrying the action that moves them along. The date at
 the top is the day on screen — everything below it, including search and every
 count, belongs to that day only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -294,51 +294,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Overstay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — still inside past their expected leave time. This is Visiting
 with a warning colour, not a different state to resolve: check them out
 normally when they leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last three are mostly the system's work — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7kkuo2sbmntl1pp9ir4k">
+      <w:hyperlink w:history="1" r:id="rIdexl34tdqu3j6xa8r1qs-z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an administrator's policy can
 sweep the day's stragglers to </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Left</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -364,51 +364,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finding one person fast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search box matches on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">code, name, email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it is where a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduh1l46comqala7pbku8uz">
+      <w:hyperlink w:history="1" r:id="rIdeh-clhpcraynlikry3z9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scanned code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> lands too, so a
 handheld scanner and a typed name end in the same place. Beside it, filters
 narrow the list by building and by state, and the two small buttons switch
 between card and list view. If someone is missing, check the date first: a
 visitor for tomorrow is on tomorrow's page, not today's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -685,97 +685,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Above the list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register walk-in visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5o_m656uolw8ixhrvekco">
+      <w:hyperlink w:history="1" r:id="rId4m0rv7-r_nbt_5lsyr24p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the person with no appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and admits them
 as it saves, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule upcoming visit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> books one for a later day, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More
 actions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds the day-level tools — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1frdcuyfatztpamyc2qt">
+      <w:hyperlink w:history="1" r:id="rIdhf0p6yiltduhvwvorfn6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the on-site list and its
 export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, export of the day, printing every badge
 at once, and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexcs15gr6z-fnvij0bznr">
+      <w:hyperlink w:history="1" r:id="rIdavma1oufwpqwjxz_d8ok-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the label printer connection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2590800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-more-actions" descr="More actions holds the day-level tools, including the label printer connection." title="More actions holds the day-level tools, including the label printer connection."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -832,63 +832,63 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a visitor is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">asked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the form, the photo, the surveys, the badge design —
 is configured per visiting purpose in the admin console, under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp38qwfqnbuglkajl5snrm">
+      <w:hyperlink w:history="1" r:id="rIdsem-usikkvtaaraku9cth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Inviting a visitor is the employee's own
 job, from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxurqsyic45oslfyyepku">
+      <w:hyperlink w:history="1" r:id="rIdm8nzwe8bzl321qhif2pym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">their app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the desk receives the visit, it does not
 create the invitation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1314,51 +1314,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeuugfzenkjpvy9pogwfik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdk7kkuo2sbmntl1pp9ir4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIduh1l46comqala7pbku8uz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId5o_m656uolw8ixhrvekco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdl1frdcuyfatztpamyc2qt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdexcs15gr6z-fnvij0bznr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdp38qwfqnbuglkajl5snrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdbxurqsyic45oslfyyepku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89cd97986f5088c1d29772d3df1d7186e9451a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e08ef47cc6c8bd221e4fb42f50f2fda403403bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e78c9b22986dcd016dad526dd2496c6f8e6d106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f634a520750b9feb2d6bead95e342d3b72beb3f1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf380b50c7d254e444c7f5f8b7f41a3c743c7dd1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsj00xc67gqmfwsxwnucy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdexl34tdqu3j6xa8r1qs-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdeh-clhpcraynlikry3z9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId4m0rv7-r_nbt_5lsyr24p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdhf0p6yiltduhvwvorfn6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdavma1oufwpqwjxz_d8ok-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdsem-usikkvtaaraku9cth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdm8nzwe8bzl321qhif2pym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89cd97986f5088c1d29772d3df1d7186e9451a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e08ef47cc6c8bd221e4fb42f50f2fda403403bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e78c9b22986dcd016dad526dd2496c6f8e6d106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f634a520750b9feb2d6bead95e342d3b72beb3f1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf380b50c7d254e444c7f5f8b7f41a3c743c7dd1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run the visitor day from your home page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>