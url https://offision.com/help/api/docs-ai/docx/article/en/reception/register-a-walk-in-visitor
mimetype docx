--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2wrxqql7tx3t3je79dp-f">
+      <w:hyperlink w:history="1" r:id="rIdhy8jys3g8bywffifgrqp9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody arrives at the desk with no invitation and asks for a colleague.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register walk-in visitor</w:t>
@@ -144,51 +144,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Reception has to be set up for you first — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission, then
 the building whose desk you staff. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlmhdni4takdjily9i8gm1">
+      <w:hyperlink w:history="1" r:id="rIdgjsab4tlocqm5urq68gz8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Without the second one the page opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any
 reception setting in the management console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -567,50 +567,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The purpose decides whether this step exists at all, and whether you may pass
 it. Where the photo is required, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next step</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stays greyed until one is taken —
 so a purpose that demands a photo cannot be completed by a receptionist working
 from a desk with no camera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no upload: the picture has to come from a camera on this computer. What
+happens to it afterwards — which badge design prints it, who may open it later —
+is </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcyfbkkx5vvgpios4g1h4a">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The visitor photo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Answer any Visitor survey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each survey attached to the purpose is a step of its own — a health
 declaration, an NDA, a site-safety question. Ask the visitor and record their
 answers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Confirm and submit</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -719,51 +740,51 @@
       <w:r>
         <w:t xml:space="preserve">, their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor
 code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a QR of the same. That code is what they show at a lobby board or a
 gate, and what you search on if they come back to the desk later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A label printer connected to this computer prints the badge on its own, with no
 further action. If nothing prints, no printer is attached yet — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduzev-gcp1jgv6ea3nfdj">
+      <w:hyperlink w:history="1" r:id="rId5-bnpkx96mf9u-8i72sdp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register another visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> clears the form and keeps the dialog open, which
 is the one to use when several people arrive together. </w:t>
@@ -923,549 +944,559 @@
         <w:t xml:space="preserve">Half of the form is conditional, and each conditional part is one setting on one
 admin page. This is the table to read when a field a colleague describes is not
 on your screen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3955"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1977"/>
+        <w:gridCol w:w="3173"/>
+        <w:gridCol w:w="3173"/>
+        <w:gridCol w:w="3014"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What changes in the form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Inviter</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> field appears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow proxy visitor invitation by reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor self registration form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which visitor fields are asked for, and which are required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the purpose's per-field Hidden / Optional / Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whether </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Take a photo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is a step at all, and whether it can be skipped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the purpose's Photo field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whether </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">View photos</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> appears on the card afterwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Reception can view the photo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How many </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor survey</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> steps there are</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the surveys attached to the purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The vehicle section appears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow invited visitors to register vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No pass is issued — the visitor waits for approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor need approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The host is emailed the moment you submit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
-[...20 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="3173"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdr4cpwafjet-8duqbj9ldy">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notify host when a walk-in visitor arrives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3014"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdjeycojemklp7gp01q8r1i">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiting policy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3955"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which buildings the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Location</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> list offers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3428"/>
+            <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the building's Receptionist list</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1977"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The one setting that is reception's alone is the first — everything else is
 shared with the visitor's own self-registration.</w:t>
       </w:r>
@@ -1587,51 +1618,51 @@
 Where the location's policy requires approval, submitting ends on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting
 request has been submitted and is currently awaiting approval.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with no visitor
 code and no badge. The visitor has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> been admitted — they are recorded and
 waiting, and someone has to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxswz8lntucetd9do6g1g">
+      <w:hyperlink w:history="1" r:id="rIdgj405cy0an1_qoqipqhsf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approve them</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 before they can go in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If the photo fails to save:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -2085,51 +2116,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2wrxqql7tx3t3je79dp-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdlmhdni4takdjily9i8gm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdduzev-gcp1jgv6ea3nfdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdcxswz8lntucetd9do6g1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3753bc8d002333b4b3ff089168e39d971f37738a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0cec165370fb60f5187137488cf823013e02096.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/326686bff9a2be57723338bd2e616d53cf141e56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/144060df52bb6028b7e3a15c1ac70a48499e18ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6943371a0a587f06b3789e7bddaea3d12fd352a4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhy8jys3g8bywffifgrqp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdgjsab4tlocqm5urq68gz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdcyfbkkx5vvgpios4g1h4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rId5-bnpkx96mf9u-8i72sdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdr4cpwafjet-8duqbj9ldy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdjeycojemklp7gp01q8r1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdgj405cy0an1_qoqipqhsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3753bc8d002333b4b3ff089168e39d971f37738a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0cec165370fb60f5187137488cf823013e02096.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/326686bff9a2be57723338bd2e616d53cf141e56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/144060df52bb6028b7e3a15c1ac70a48499e18ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6943371a0a587f06b3789e7bddaea3d12fd352a4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Register a visitor who arrives without an appointment</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>