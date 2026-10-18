--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhy8jys3g8bywffifgrqp9">
+      <w:hyperlink w:history="1" r:id="rId1yftf1j6lvt9oabiqv1r4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody arrives at the desk with no invitation and asks for a colleague.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register walk-in visitor</w:t>
@@ -144,51 +144,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Reception has to be set up for you first — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission, then
 the building whose desk you staff. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjsab4tlocqm5urq68gz8">
+      <w:hyperlink w:history="1" r:id="rIduh79b12gdc0o_16nsfh4k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Without the second one the page opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any
 reception setting in the management console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -574,51 +574,51 @@
         <w:t xml:space="preserve">The purpose decides whether this step exists at all, and whether you may pass
 it. Where the photo is required, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next step</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stays greyed until one is taken —
 so a purpose that demands a photo cannot be completed by a receptionist working
 from a desk with no camera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no upload: the picture has to come from a camera on this computer. What
 happens to it afterwards — which badge design prints it, who may open it later —
 is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcyfbkkx5vvgpios4g1h4a">
+      <w:hyperlink w:history="1" r:id="rIdilwauiwodvxitar72uozo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The visitor photo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Answer any Visitor survey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each survey attached to the purpose is a step of its own — a health
@@ -740,51 +740,51 @@
       <w:r>
         <w:t xml:space="preserve">, their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor
 code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a QR of the same. That code is what they show at a lobby board or a
 gate, and what you search on if they come back to the desk later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A label printer connected to this computer prints the badge on its own, with no
 further action. If nothing prints, no printer is attached yet — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5-bnpkx96mf9u-8i72sdp">
+      <w:hyperlink w:history="1" r:id="rIdgcqiytoruwdfnu6zgeqkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Register another visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> clears the form and keeps the dialog open, which
 is the one to use when several people arrive together. </w:t>
@@ -1381,69 +1381,69 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The host is emailed the moment you submit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdr4cpwafjet-8duqbj9ldy">
+            <w:hyperlink w:history="1" r:id="rId9rklqnv6b6clsxzw9z1bv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notify host when a walk-in visitor arrives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjeycojemklp7gp01q8r1i">
+            <w:hyperlink w:history="1" r:id="rIda1oara18zmjhljxog02ez">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which buildings the </w:t>
             </w:r>
@@ -1618,51 +1618,51 @@
 Where the location's policy requires approval, submitting ends on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting
 request has been submitted and is currently awaiting approval.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with no visitor
 code and no badge. The visitor has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> been admitted — they are recorded and
 waiting, and someone has to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgj405cy0an1_qoqipqhsf">
+      <w:hyperlink w:history="1" r:id="rIdxsdfe6tmc7xylsr2wlgjn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approve them</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 before they can go in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If the photo fails to save:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -2116,51 +2116,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhy8jys3g8bywffifgrqp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdgjsab4tlocqm5urq68gz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdcyfbkkx5vvgpios4g1h4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rId5-bnpkx96mf9u-8i72sdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdr4cpwafjet-8duqbj9ldy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdjeycojemklp7gp01q8r1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdgj405cy0an1_qoqipqhsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3753bc8d002333b4b3ff089168e39d971f37738a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0cec165370fb60f5187137488cf823013e02096.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/326686bff9a2be57723338bd2e616d53cf141e56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/144060df52bb6028b7e3a15c1ac70a48499e18ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6943371a0a587f06b3789e7bddaea3d12fd352a4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1yftf1j6lvt9oabiqv1r4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIduh79b12gdc0o_16nsfh4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdilwauiwodvxitar72uozo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdgcqiytoruwdfnu6zgeqkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId9rklqnv6b6clsxzw9z1bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIda1oara18zmjhljxog02ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdxsdfe6tmc7xylsr2wlgjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b24e2fecaf0991ff8518f20096533120c8d04dc6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c3645880cbc6c362afdc5a2df01576b573b0728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72b3323b9803b73fea95e27bd4cc62a791f76ebb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c9bfe066e0c0804dd73c2a32e288d10abbd9831.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bf24973b9ec0a6359df7f1996cffd7ac6211607.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Register a visitor who arrives without an appointment</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>