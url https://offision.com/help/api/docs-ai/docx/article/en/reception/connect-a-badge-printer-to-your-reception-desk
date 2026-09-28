--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxiwuajh6sbqmgzzwe1jbi">
+      <w:hyperlink w:history="1" r:id="rIdd_c5xpa0drxnk9bsfirzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor checks in at your desk and you hand them a printed badge. The badge
 itself comes from Offision, but the printer does not: a web page is not allowed
 to reach hardware on your network, so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -175,136 +175,136 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The printer is on the network, not on a cable — so each desk is set up on its own computer, and they all print to the same printer, one label at a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that already opens the Reception page — if it does not, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc7sf0t9gp1zlm8umvyqn3">
+      <w:hyperlink w:history="1" r:id="rIdvoq39jbyg66jicopqt6de">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You also need permission to install software on this computer, and the printer
 has to sit on the same network as it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Install Offision on the desk computer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file for this machine and run it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neither installer asks for an administrator password. If you want the longer
 version — what the installer does, what macOS asks on first launch, and why you
 never have to come back for an update — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3cfpqdwvhm8qscwhe84f">
+      <w:hyperlink w:history="1" r:id="rIddsy1gggoxwajdgebmpli_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision desktop app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not covered by the Mac app, and a browser is no substitute
 here: it is the whole of Offision except the printer. A desk on an Intel Mac
 needs a different machine, or the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp0r4liny2az48efzlciuj">
+      <w:hyperlink w:history="1" r:id="rIdltf-9w6pgmv0oxux4ckoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">screen at the lobby</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> printing instead.
 Every device that can drive a printer is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0kyhnta6gavejhmr3952">
+      <w:hyperlink w:history="1" r:id="rId9azj5mj9xkumamcmb3qzu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which devices can print to a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk does not have to be a computer at all — a phone or tablet prints the
 same badges, and its store links are further down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -332,51 +332,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision prints to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brother QL</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over the network, so the printer needs to be
 on your Wi-Fi or plugged into the network — not into the computer. Load a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">62&amp;nbsp;mm</w:t>
+        <w:t xml:space="preserve">62 mm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> DK label roll before you start; the app reads which roll is in
 there and sizes the badge to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Print the printer's own network settings page from its menu while you are
 standing at it. The address on that page is what you will need if the app cannot
 find the printer by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Open Connect printer from the Reception page</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -743,51 +743,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Printer IP, e.g. 192.168.0.90</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the printer. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Label paper</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> then fills in by itself — the roll's width,
-and whether it prints black only or black&amp;nbsp;&amp;amp;&amp;nbsp;red — read from the
+and whether it prints black only or black &amp; red — read from the
 printer, not chosen by you. Swap the roll and pick the printer again to re-read
 it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Print quality</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> trades speed for sharpness and is fine on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Normal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -997,51 +997,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the desk is a phone or tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk does not have to be a computer. A phone or tablet running the Offision
 app prints the same badges to the same Brother QL, which is worth knowing for a
 roaming desk or a second entrance that only opens some mornings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a phone with no Play Store, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6faldjudmtgsk7yxd-dm">
+      <w:hyperlink w:history="1" r:id="rIdbxe-etel4bcoprjukbbky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install Offision on your phone or tablet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things are different once you are there. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More actions</w:t>
       </w:r>
@@ -1190,73 +1190,73 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Test print</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the badge says and how it looks — logo, name, host, validity — is set once
 for the whole company in the visiting settings, not here. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkutbjmdbxtprgvdwnhtsa">
+      <w:hyperlink w:history="1" r:id="rIdkgaa8alazc4ub3nedhdm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen in the lobby prints its own badges from its own printer, set up on
 the screen and nowhere else. The two know nothing about each other, and turning
 one off does not affect the other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwbzxjuunm9yw9iaxgert">
+      <w:hyperlink w:history="1" r:id="rId1zjjq4simo0zfyx5mnqa5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A second desk shares the printer happily, but not the setting: repeat this on
 each computer, pointing every one of them at the same printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1760,51 +1760,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxiwuajh6sbqmgzzwe1jbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdc7sf0t9gp1zlm8umvyqn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdz3cfpqdwvhm8qscwhe84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdp0r4liny2az48efzlciuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdk0kyhnta6gavejhmr3952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdy6faldjudmtgsk7yxd-dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdkutbjmdbxtprgvdwnhtsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdjwbzxjuunm9yw9iaxgert" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee910bf7b82743d1109a1aa4cc772f34f7a018cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eb9d612b9828e2d3721848be5f3e5fa5195af40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ddbaa7efe952544e216f2e14ff6eade56f60f6f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/356d260041649f4a99743988bb40a5c2fa039129.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd_c5xpa0drxnk9bsfirzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdvoq39jbyg66jicopqt6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIddsy1gggoxwajdgebmpli_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdltf-9w6pgmv0oxux4ckoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId9azj5mj9xkumamcmb3qzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbxe-etel4bcoprjukbbky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdkgaa8alazc4ub3nedhdm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId1zjjq4simo0zfyx5mnqa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee910bf7b82743d1109a1aa4cc772f34f7a018cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eb9d612b9828e2d3721848be5f3e5fa5195af40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ddbaa7efe952544e216f2e14ff6eade56f60f6f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/356d260041649f4a99743988bb40a5c2fa039129.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a badge printer to your reception desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>