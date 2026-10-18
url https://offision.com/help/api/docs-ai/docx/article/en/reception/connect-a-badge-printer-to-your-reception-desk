--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd_c5xpa0drxnk9bsfirzo">
+      <w:hyperlink w:history="1" r:id="rIdysp1vmltvkyws6esux4ho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor checks in at your desk and you hand them a printed badge. The badge
 itself comes from Offision, but the printer does not: a web page is not allowed
 to reach hardware on your network, so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -175,136 +175,136 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The printer is on the network, not on a cable — so each desk is set up on its own computer, and they all print to the same printer, one label at a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that already opens the Reception page — if it does not, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvoq39jbyg66jicopqt6de">
+      <w:hyperlink w:history="1" r:id="rIdgv5al4h2srgydwc5sno9q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You also need permission to install software on this computer, and the printer
 has to sit on the same network as it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Install Offision on the desk computer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file for this machine and run it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neither installer asks for an administrator password. If you want the longer
 version — what the installer does, what macOS asks on first launch, and why you
 never have to come back for an update — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsy1gggoxwajdgebmpli_">
+      <w:hyperlink w:history="1" r:id="rIdfadawgltn6yac6ef0bxf4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision desktop app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not covered by the Mac app, and a browser is no substitute
 here: it is the whole of Offision except the printer. A desk on an Intel Mac
 needs a different machine, or the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltf-9w6pgmv0oxux4ckoo">
+      <w:hyperlink w:history="1" r:id="rId6jedimmu2coyqbx-ryvij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">screen at the lobby</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> printing instead.
 Every device that can drive a printer is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9azj5mj9xkumamcmb3qzu">
+      <w:hyperlink w:history="1" r:id="rIdlbmh8w9r4pu2wy_kbqp3a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which devices can print to a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk does not have to be a computer at all — a phone or tablet prints the
 same badges, and its store links are further down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -997,51 +997,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the desk is a phone or tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk does not have to be a computer. A phone or tablet running the Offision
 app prints the same badges to the same Brother QL, which is worth knowing for a
 roaming desk or a second entrance that only opens some mornings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a phone with no Play Store, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxe-etel4bcoprjukbbky">
+      <w:hyperlink w:history="1" r:id="rId6oh7xtlzuu6pkiroupexv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install Offision on your phone or tablet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things are different once you are there. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More actions</w:t>
       </w:r>
@@ -1190,73 +1190,73 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Test print</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the badge says and how it looks — logo, name, host, validity — is set once
 for the whole company in the visiting settings, not here. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkgaa8alazc4ub3nedhdm8">
+      <w:hyperlink w:history="1" r:id="rId94ruk3mtannf5dfa83grg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen in the lobby prints its own badges from its own printer, set up on
 the screen and nowhere else. The two know nothing about each other, and turning
 one off does not affect the other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zjjq4simo0zfyx5mnqa5">
+      <w:hyperlink w:history="1" r:id="rIdgjqxobennh7sgdxhehpfq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A second desk shares the printer happily, but not the setting: repeat this on
 each computer, pointing every one of them at the same printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1760,51 +1760,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd_c5xpa0drxnk9bsfirzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdvoq39jbyg66jicopqt6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIddsy1gggoxwajdgebmpli_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdltf-9w6pgmv0oxux4ckoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId9azj5mj9xkumamcmb3qzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbxe-etel4bcoprjukbbky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdkgaa8alazc4ub3nedhdm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId1zjjq4simo0zfyx5mnqa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee910bf7b82743d1109a1aa4cc772f34f7a018cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eb9d612b9828e2d3721848be5f3e5fa5195af40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ddbaa7efe952544e216f2e14ff6eade56f60f6f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/356d260041649f4a99743988bb40a5c2fa039129.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdysp1vmltvkyws6esux4ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdgv5al4h2srgydwc5sno9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdfadawgltn6yac6ef0bxf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId6jedimmu2coyqbx-ryvij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdlbmh8w9r4pu2wy_kbqp3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId6oh7xtlzuu6pkiroupexv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rId94ruk3mtannf5dfa83grg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdgjqxobennh7sgdxhehpfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/442feed8d6143145c142ca54cba18557af8dffee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/351cc02030d7303b19f867210217cad5f55f5e97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c99c30b5fe9aa43e607aba1a86295c2a518458ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f83e7d90ca24d127d96a56574831060f28242ca.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a badge printer to your reception desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>