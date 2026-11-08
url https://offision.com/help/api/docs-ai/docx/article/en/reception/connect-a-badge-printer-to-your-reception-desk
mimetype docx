--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdysp1vmltvkyws6esux4ho">
+      <w:hyperlink w:history="1" r:id="rIdnihm3hlznmej9_yqkwcbf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor checks in at your desk and you hand them a printed badge. The badge
 itself comes from Offision, but the printer does not: a web page is not allowed
 to reach hardware on your network, so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -175,136 +175,136 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The printer is on the network, not on a cable — so each desk is set up on its own computer, and they all print to the same printer, one label at a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that already opens the Reception page — if it does not, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgv5al4h2srgydwc5sno9q">
+      <w:hyperlink w:history="1" r:id="rId9legw5mq0pnvgek9cvo2e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You also need permission to install software on this computer, and the printer
 has to sit on the same network as it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Install Offision on the desk computer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file for this machine and run it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neither installer asks for an administrator password. If you want the longer
 version — what the installer does, what macOS asks on first launch, and why you
 never have to come back for an update — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfadawgltn6yac6ef0bxf4">
+      <w:hyperlink w:history="1" r:id="rIdstisus3iezuoulib4vi10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision desktop app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not covered by the Mac app, and a browser is no substitute
 here: it is the whole of Offision except the printer. A desk on an Intel Mac
 needs a different machine, or the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6jedimmu2coyqbx-ryvij">
+      <w:hyperlink w:history="1" r:id="rIdeik53ebz5vfeh9myu1pgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">screen at the lobby</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> printing instead.
 Every device that can drive a printer is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbmh8w9r4pu2wy_kbqp3a">
+      <w:hyperlink w:history="1" r:id="rId3tlxhix38wdm7-nh3ksfl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which devices can print to a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk does not have to be a computer at all — a phone or tablet prints the
 same badges, and its store links are further down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -997,51 +997,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the desk is a phone or tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk does not have to be a computer. A phone or tablet running the Offision
 app prints the same badges to the same Brother QL, which is worth knowing for a
 roaming desk or a second entrance that only opens some mornings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a phone with no Play Store, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6oh7xtlzuu6pkiroupexv">
+      <w:hyperlink w:history="1" r:id="rIdr7kvyb19z2v2ygbk5ufr1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install Offision on your phone or tablet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things are different once you are there. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More actions</w:t>
       </w:r>
@@ -1190,73 +1190,73 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Test print</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the badge says and how it looks — logo, name, host, validity — is set once
 for the whole company in the visiting settings, not here. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId94ruk3mtannf5dfa83grg">
+      <w:hyperlink w:history="1" r:id="rIdtyb3q6wbfgseukzlpggsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen in the lobby prints its own badges from its own printer, set up on
 the screen and nowhere else. The two know nothing about each other, and turning
 one off does not affect the other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjqxobennh7sgdxhehpfq">
+      <w:hyperlink w:history="1" r:id="rId0ijqgdl92gpvxki-bm2wy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A second desk shares the printer happily, but not the setting: repeat this on
 each computer, pointing every one of them at the same printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1760,51 +1760,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdysp1vmltvkyws6esux4ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdgv5al4h2srgydwc5sno9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdfadawgltn6yac6ef0bxf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId6jedimmu2coyqbx-ryvij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdlbmh8w9r4pu2wy_kbqp3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId6oh7xtlzuu6pkiroupexv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rId94ruk3mtannf5dfa83grg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdgjqxobennh7sgdxhehpfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/442feed8d6143145c142ca54cba18557af8dffee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/351cc02030d7303b19f867210217cad5f55f5e97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c99c30b5fe9aa43e607aba1a86295c2a518458ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f83e7d90ca24d127d96a56574831060f28242ca.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnihm3hlznmej9_yqkwcbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId9legw5mq0pnvgek9cvo2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdstisus3iezuoulib4vi10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdeik53ebz5vfeh9myu1pgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId3tlxhix38wdm7-nh3ksfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdr7kvyb19z2v2ygbk5ufr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdtyb3q6wbfgseukzlpggsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId0ijqgdl92gpvxki-bm2wy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/442feed8d6143145c142ca54cba18557af8dffee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/351cc02030d7303b19f867210217cad5f55f5e97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c99c30b5fe9aa43e607aba1a86295c2a518458ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f83e7d90ca24d127d96a56574831060f28242ca.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a badge printer to your reception desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>