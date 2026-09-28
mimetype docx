--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmngt1nzfbelogobtybve8">
+      <w:hyperlink w:history="1" r:id="rIdef6aagnk21x5gp0rzzt39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in" descr="Reading the pass only finds the visitor. Checking them in is the separate step after it." title="Reading the pass only finds the visitor. Checking them in is the separate step after it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -153,51 +153,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your account has to be set up as a receptionist first — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 permission, then the building whose desk you staff. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgi-cetf6rla4llmf7s7-">
+      <w:hyperlink w:history="1" r:id="rIdxfnmw9l3iuqpowp3bypra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Without the second one the page opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any
 reception setting in the management console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -799,50 +799,95 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. That is the
 whole confirmation — if the card still offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the wizard was closed
 before the last step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The host is emailed the moment you tap </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, unless every location
+governing that visit has turned it off —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9omhgoru5nkfm4re7rcjc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.
+The wizard shows no floor plan: the map that points a guest at their room belongs
+to the </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdg-coyo1pxqc6lgx0ztd-c">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">lobby screen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, not the
+desk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in" descr="An admitted visitor: the arrival time, Visiting, and Check out in place of Check in." title="An admitted visitor: the arrival time, Visiting, and Check out in place of Check in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -1345,51 +1390,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmngt1nzfbelogobtybve8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIddgi-cetf6rla4llmf7s7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7e2c574f9182caf343901369727a1ed6a869a95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a659303a6a5d5eda81551fbb56b29924d930882.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/639bfcc15489b6ac75a500d153ca83148e9129ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cf2b775371794389cbf1f44bdb23432d0896a70.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/299b1c692014aa8b3a1dcf5a60ee0b60ff2f4563.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7f7441a6215fe875c07de9d7b62e153860d55fa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdef6aagnk21x5gp0rzzt39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdxfnmw9l3iuqpowp3bypra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId9omhgoru5nkfm4re7rcjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdg-coyo1pxqc6lgx0ztd-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7e2c574f9182caf343901369727a1ed6a869a95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a659303a6a5d5eda81551fbb56b29924d930882.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/639bfcc15489b6ac75a500d153ca83148e9129ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cf2b775371794389cbf1f44bdb23432d0896a70.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/299b1c692014aa8b3a1dcf5a60ee0b60ff2f4563.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7f7441a6215fe875c07de9d7b62e153860d55fa.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check a visitor in by scanning their code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>