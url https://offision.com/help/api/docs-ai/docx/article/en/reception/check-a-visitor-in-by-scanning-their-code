--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdef6aagnk21x5gp0rzzt39">
+      <w:hyperlink w:history="1" r:id="rIdccxy6z3adje5zyzzrsmup">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in" descr="Reading the pass only finds the visitor. Checking them in is the separate step after it." title="Reading the pass only finds the visitor. Checking them in is the separate step after it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -153,51 +153,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your account has to be set up as a receptionist first — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 permission, then the building whose desk you staff. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfnmw9l3iuqpowp3bypra">
+      <w:hyperlink w:history="1" r:id="rIdx6ibtjwn-yz2dvq2lnx42">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Without the second one the page opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any
 reception setting in the management console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -816,64 +816,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the wizard was closed
 before the last step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The host is emailed the moment you tap </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, unless every location
 governing that visit has turned it off —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9omhgoru5nkfm4re7rcjc">
+      <w:hyperlink w:history="1" r:id="rIdt6dcysml0wx9nft-wrtpt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The wizard shows no floor plan: the map that points a guest at their room belongs
 to the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg-coyo1pxqc6lgx0ztd-c">
+      <w:hyperlink w:history="1" r:id="rIdnq4lltpx7toprstuzgjkd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">lobby screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not the
 desk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in" descr="An admitted visitor: the arrival time, Visiting, and Check out in place of Check in." title="An admitted visitor: the arrival time, Visiting, and Check out in place of Check in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1390,51 +1390,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdef6aagnk21x5gp0rzzt39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdxfnmw9l3iuqpowp3bypra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId9omhgoru5nkfm4re7rcjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdg-coyo1pxqc6lgx0ztd-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7e2c574f9182caf343901369727a1ed6a869a95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a659303a6a5d5eda81551fbb56b29924d930882.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/639bfcc15489b6ac75a500d153ca83148e9129ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cf2b775371794389cbf1f44bdb23432d0896a70.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/299b1c692014aa8b3a1dcf5a60ee0b60ff2f4563.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7f7441a6215fe875c07de9d7b62e153860d55fa.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdccxy6z3adje5zyzzrsmup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdx6ibtjwn-yz2dvq2lnx42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdt6dcysml0wx9nft-wrtpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdnq4lltpx7toprstuzgjkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0cae952972185ffc968c44a4af061eba32eaea4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a92577c157fb2f733f4eb5fecb46a75b72ca7061.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a3cf3970951ee35728e9c6505d2beb77b35c379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8f65d2b74aba5a768c93ca197b5a833b239149e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d6f14e1568f4c560d5080a709418bfc1ba6853f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba687dae553e8bb7f9e43adb09bae628bede2ef4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check a visitor in by scanning their code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>