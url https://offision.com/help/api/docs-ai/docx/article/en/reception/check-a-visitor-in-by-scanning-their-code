--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdccxy6z3adje5zyzzrsmup">
+      <w:hyperlink w:history="1" r:id="rIdfrjg7vjte5pvrcwkmteqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in" descr="Reading the pass only finds the visitor. Checking them in is the separate step after it." title="Reading the pass only finds the visitor. Checking them in is the separate step after it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -153,51 +153,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your account has to be set up as a receptionist first — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 permission, then the building whose desk you staff. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx6ibtjwn-yz2dvq2lnx42">
+      <w:hyperlink w:history="1" r:id="rIdfitncjuoe69xcjcfr4x3z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in and open your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Without the second one the page opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any
 reception setting in the management console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -816,64 +816,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the wizard was closed
 before the last step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The host is emailed the moment you tap </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, unless every location
 governing that visit has turned it off —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6dcysml0wx9nft-wrtpt">
+      <w:hyperlink w:history="1" r:id="rIdj2apwytpiu7womvssq0vp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The wizard shows no floor plan: the map that points a guest at their room belongs
 to the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnq4lltpx7toprstuzgjkd">
+      <w:hyperlink w:history="1" r:id="rIdkfqwkygciearifyeehbpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">lobby screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not the
 desk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in" descr="An admitted visitor: the arrival time, Visiting, and Check out in place of Check in." title="An admitted visitor: the arrival time, Visiting, and Check out in place of Check in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1390,51 +1390,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdccxy6z3adje5zyzzrsmup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdx6ibtjwn-yz2dvq2lnx42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdt6dcysml0wx9nft-wrtpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdnq4lltpx7toprstuzgjkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0cae952972185ffc968c44a4af061eba32eaea4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a92577c157fb2f733f4eb5fecb46a75b72ca7061.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a3cf3970951ee35728e9c6505d2beb77b35c379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8f65d2b74aba5a768c93ca197b5a833b239149e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d6f14e1568f4c560d5080a709418bfc1ba6853f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba687dae553e8bb7f9e43adb09bae628bede2ef4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfrjg7vjte5pvrcwkmteqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdfitncjuoe69xcjcfr4x3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdj2apwytpiu7womvssq0vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdkfqwkygciearifyeehbpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0cae952972185ffc968c44a4af061eba32eaea4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a92577c157fb2f733f4eb5fecb46a75b72ca7061.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a3cf3970951ee35728e9c6505d2beb77b35c379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8f65d2b74aba5a768c93ca197b5a833b239149e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d6f14e1568f4c560d5080a709418bfc1ba6853f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba687dae553e8bb7f9e43adb09bae628bede2ef4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check a visitor in by scanning their code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>