--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What the drawing, the assignments and the routes actually buy — the map in people's pockets, on the screens in the lobby, and on the analytics screens nobody outside facilities ever sees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6keuyvddkc-sfazsgau66">
+      <w:hyperlink w:history="1" r:id="rIdil3bcwkhmxomkkq5beann">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-surfaces" descr="One floor, drawn once. Five surfaces read it, each pulling a different part." title="One floor, drawn once. Five surfaces read it, each pulling a different part."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -165,51 +165,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the app, in somebody's pocket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map is how an employee finds a room they have never been to and a desk near
 somebody they want to sit with. They can filter it by what they are looking for,
 move a time slider so "free" means free when they need it, and book from the map
 without leaving it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the surface that punishes an unassigned resource most visibly: a desk
 nobody linked is a desk nobody can pick. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjao2szzhkaf7bggmnt4f">
+      <w:hyperlink w:history="1" r:id="rIdgthxh6dhdev2wj05m5zq6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks" descr="The floor in the app: filter, slide the time, book from the map." title="The floor in the app: filter, slide the time, book from the map."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -317,63 +317,63 @@
         <w:t xml:space="preserve"> colours by what the sensors actually see,
 which is a different question and often a different answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are widgets placed on signage content, and each can be given its own view
 angle — so a wall-mounted screen can look at the floor differently from the way
 the app does. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking status - Map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> goes further and can drop the perspective
 altogether, drawing the floor flat from above and turned to match how the panel
 is mounted: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfh7msbzjlui6xake_fl7">
+      <w:hyperlink w:history="1" r:id="rId_pst6pgdmecc9aqu_f-rw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyrhhy-hxliqicgwgaa08">
+      <w:hyperlink w:history="1" r:id="rIdqcrwnmofcqbuqioayuw5n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-en" descr="Booking status - Map, on a signage screen." title="Booking status - Map, on a signage screen."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -430,90 +430,143 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As a wayfinding board</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A large touchscreen in a lobby is the map's most demanding audience: strangers,
 in a hurry, who will not scroll. It shows the floor, takes a destination, and
 hands the route to a phone by QR so the person can walk away with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the surface that depends on everything in this module at once — the
 drawing, the assignments, the route network and the per-floor licence. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdystyghqn-z6q1kkvcrmmw">
+      <w:hyperlink w:history="1" r:id="rIdcpo_wxhm3lxyg49nhbeov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a Neat Board as wayfinding signage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">To a visitor checking in</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A guest who checks themselves in at a lobby screen is handed their destination on
+the spot: the room's name, its floor and building, and that floor drawn with the
+room lit up. Where the screen has its own place on a plan, an inset map pins
+where the guest is standing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is the one map surface nobody navigates to — it arrives, unasked, because
+somebody arrived. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdc1ovmepdttg6azs8uavh-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">To a visitor's phone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scanning a wayfinding QR — from a board, or from a printed
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1nzghptepqftxjq05is7y">
+      <w:hyperlink w:history="1" r:id="rIdgoq7as8ziq9y3g_bp10i6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">location access key</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — opens the
-floor on the visitor's own phone, marks where they are, and walks them to where
-they are going. No account, no app.</w:t>
+floor on the visitor's own phone. They search for the room, see it framed on the
+map, then walk it one step at a time, with the floor changing itself at the lift.
+No account, no app. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeqrfamifueamx9o2vjxqd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the admin console, quietly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three read-only surfaces reuse the same floors, and they are the reason facilities
 teams end up caring about a map that employees rarely open:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -586,51 +639,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing here, and that is worth saying plainly. A map never widens what somebody
 may see: people are shown the resources they already had access to, on whichever
 floors they already had access to. A map makes things findable, not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If a floor is not showing up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Check it has a map at all, then that its resources are assigned — those two
 account for nearly everything. Start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wygmqbz-0zd3pot6aik3">
+      <w:hyperlink w:history="1" r:id="rIdcxrus6emnyetefgotondl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1055,51 +1108,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6keuyvddkc-sfazsgau66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdhjao2szzhkaf7bggmnt4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdrfh7msbzjlui6xake_fl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdjyrhhy-hxliqicgwgaa08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/" TargetMode="External"/><Relationship Id="rIdystyghqn-z6q1kkvcrmmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId1nzghptepqftxjq05is7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId8wygmqbz-0zd3pot6aik3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e44b5f234f7a01720227b8cdbba2a33bfb913a16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdil3bcwkhmxomkkq5beann" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdgthxh6dhdev2wj05m5zq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId_pst6pgdmecc9aqu_f-rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdqcrwnmofcqbuqioayuw5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/" TargetMode="External"/><Relationship Id="rIdcpo_wxhm3lxyg49nhbeov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdc1ovmepdttg6azs8uavh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdgoq7as8ziq9y3g_bp10i6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdeqrfamifueamx9o2vjxqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdcxrus6emnyetefgotondl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e44b5f234f7a01720227b8cdbba2a33bfb913a16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where the map you drew appears</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>