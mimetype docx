--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,190 +26,214 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the map you drew appears</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">What the drawing, the assignments and the routes actually buy — the map in people's pockets, on the screens in the lobby, and on the analytics screens nobody outside facilities ever sees.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] A floor can keep Map 2.0 and Classic drawings. App, signage, visitor and admin surfaces select a supported family; guest-booking floor-plan selection currently uses Classic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdil3bcwkhmxomkkq5beann">
+      <w:hyperlink w:history="1" r:id="rIdmgkj-nkez4wgjf4j3uex1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-surfaces" descr="One floor, drawn once. Five surfaces read it, each pulling a different part." title="One floor, drawn once. Five surfaces read it, each pulling a different part."/>
+            <wp:docPr id="1" name="map-surfaces" descr="One floor can keep both map families. The selected family and the surface determine which drawing people see." title="One floor can keep both map families. The selected family and the surface determine which drawing people see."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">One floor, drawn once. Five surfaces read it, each pulling a different part.</w:t>
-[...10 lines deleted...]
-when it is wrong.</w:t>
+        <w:t xml:space="preserve">One floor can keep both map families. The selected family and the surface determine which drawing people see.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A floor can store both a Map 2.0 scene and a Classic drawing. Each surface reads the map family selected for that floor and account; they are not two views of one drawing. Editing one family does not automatically redraw the other.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The app, signage and wayfinding can display Map 2.0 where enabled. Guest-booking floor-plan selection currently uses Classic; check the surface you are preparing instead of assuming every map appears everywhere. Use </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8xrioq95uo2zj1a5f3dka">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identify your map</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> before following authoring instructions. Each surface is configured in its own module.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the app, in somebody's pocket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map is how an employee finds a room they have never been to and a desk near
 somebody they want to sit with. They can filter it by what they are looking for,
 move a time slider so "free" means free when they need it, and book from the map
 without leaving it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the surface that punishes an unassigned resource most visibly: a desk
 nobody linked is a desk nobody can pick. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgthxh6dhdev2wj05m5zq6">
+      <w:hyperlink w:history="1" r:id="rIdrmme7tcqmr3fuahmbried">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks" descr="The floor in the app: filter, slide the time, book from the map." title="The floor in the app: filter, slide the time, book from the map."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -301,79 +325,79 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy sensor data - Map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> colours by what the sensors actually see,
 which is a different question and often a different answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Both are widgets placed on signage content, and each can be given its own view
+        <w:t xml:space="preserve">The following camera controls and screenshots describe Classic widgets. They are widgets placed on signage content, and each can be given its own view
 angle — so a wall-mounted screen can look at the floor differently from the way
 the app does. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking status - Map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> goes further and can drop the perspective
 altogether, drawing the floor flat from above and turned to match how the panel
 is mounted: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_pst6pgdmecc9aqu_f-rw">
+      <w:hyperlink w:history="1" r:id="rIdjoy5vvtvbgvth3ifk2azp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcrwnmofcqbuqioayuw5n">
+      <w:hyperlink w:history="1" r:id="rId4kroy7-fxwfczciklvu5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-en" descr="Booking status - Map, on a signage screen." title="Booking status - Map, on a signage screen."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -430,159 +454,159 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As a wayfinding board</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A large touchscreen in a lobby is the map's most demanding audience: strangers,
 in a hurry, who will not scroll. It shows the floor, takes a destination, and
 hands the route to a phone by QR so the person can walk away with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the surface that depends on everything in this module at once — the
 drawing, the assignments, the route network and the per-floor licence. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpo_wxhm3lxyg49nhbeov">
+      <w:hyperlink w:history="1" r:id="rIdf6tkolkmwyiaor76zhcqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a Neat Board as wayfinding signage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To a visitor checking in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who checks themselves in at a lobby screen is handed their destination on
 the spot: the room's name, its floor and building, and that floor drawn with the
 room lit up. Where the screen has its own place on a plan, an inset map pins
 where the guest is standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is the one map surface nobody navigates to — it arrives, unasked, because
 somebody arrived. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1ovmepdttg6azs8uavh-">
+      <w:hyperlink w:history="1" r:id="rId5pvmvjlgwn8l5ogriebvr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To a visitor's phone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scanning a wayfinding QR — from a board, or from a printed
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgoq7as8ziq9y3g_bp10i6">
+      <w:hyperlink w:history="1" r:id="rId3z9t_hvybo4wx7gu6qt_q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">location access key</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — opens the
 floor on the visitor's own phone. They search for the room, see it framed on the
 map, then walk it one step at a time, with the floor changing itself at the lift.
 No account, no app. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqrfamifueamx9o2vjxqd">
+      <w:hyperlink w:history="1" r:id="rId47m_yq3mgjioc5kgey4t1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the admin console, quietly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Three read-only surfaces reuse the same floors, and they are the reason facilities
+        <w:t xml:space="preserve">Three read-only surfaces show floors using the map support available in that view, and they are the reason facilities
 teams end up caring about a map that employees rarely open:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> puts your panels and sensors on the floor, so an offline
 device is somewhere rather than a row in a list.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -639,51 +663,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing here, and that is worth saying plainly. A map never widens what somebody
 may see: people are shown the resources they already had access to, on whichever
 floors they already had access to. A map makes things findable, not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If a floor is not showing up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Check it has a map at all, then that its resources are assigned — those two
 account for nearly everything. Start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxrus6emnyetefgotondl">
+      <w:hyperlink w:history="1" r:id="rIdl0eobpyjh1wpnverqpkcg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1108,51 +1132,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdil3bcwkhmxomkkq5beann" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdgthxh6dhdev2wj05m5zq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId_pst6pgdmecc9aqu_f-rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdqcrwnmofcqbuqioayuw5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/" TargetMode="External"/><Relationship Id="rIdcpo_wxhm3lxyg49nhbeov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdc1ovmepdttg6azs8uavh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdgoq7as8ziq9y3g_bp10i6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdeqrfamifueamx9o2vjxqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdcxrus6emnyetefgotondl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e44b5f234f7a01720227b8cdbba2a33bfb913a16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmgkj-nkez4wgjf4j3uex1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rId8xrioq95uo2zj1a5f3dka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdrmme7tcqmr3fuahmbried" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdjoy5vvtvbgvth3ifk2azp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId4kroy7-fxwfczciklvu5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/" TargetMode="External"/><Relationship Id="rIdf6tkolkmwyiaor76zhcqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId5pvmvjlgwn8l5ogriebvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId3z9t_hvybo4wx7gu6qt_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId47m_yq3mgjioc5kgey4t1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdl0eobpyjh1wpnverqpkcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ac3976e0cf464303f5de48e4112b78bbe3671e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33c2c085e9b47c94aca75291f707b76fb003e0d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where the map you drew appears</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>