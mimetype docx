--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgkj-nkez4wgjf4j3uex1">
+      <w:hyperlink w:history="1" r:id="rIdia6wxdg7zurvxmjlc8alp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -149,91 +149,91 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One floor can keep both map families. The selected family and the surface determine which drawing people see.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A floor can store both a Map 2.0 scene and a Classic drawing. Each surface reads the map family selected for that floor and account; they are not two views of one drawing. Editing one family does not automatically redraw the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app, signage and wayfinding can display Map 2.0 where enabled. Guest-booking floor-plan selection currently uses Classic; check the surface you are preparing instead of assuming every map appears everywhere. Use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xrioq95uo2zj1a5f3dka">
+      <w:hyperlink w:history="1" r:id="rIdc3d2q_k3ayp80v1p9utbw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Identify your map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> before following authoring instructions. Each surface is configured in its own module.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the app, in somebody's pocket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map is how an employee finds a room they have never been to and a desk near
 somebody they want to sit with. They can filter it by what they are looking for,
 move a time slider so "free" means free when they need it, and book from the map
 without leaving it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the surface that punishes an unassigned resource most visibly: a desk
 nobody linked is a desk nobody can pick. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmme7tcqmr3fuahmbried">
+      <w:hyperlink w:history="1" r:id="rIdiligx6hop3zu4er_e6asj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks" descr="The floor in the app: filter, slide the time, book from the map." title="The floor in the app: filter, slide the time, book from the map."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -341,63 +341,63 @@
         <w:t xml:space="preserve"> colours by what the sensors actually see,
 which is a different question and often a different answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following camera controls and screenshots describe Classic widgets. They are widgets placed on signage content, and each can be given its own view
 angle — so a wall-mounted screen can look at the floor differently from the way
 the app does. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking status - Map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> goes further and can drop the perspective
 altogether, drawing the floor flat from above and turned to match how the panel
 is mounted: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjoy5vvtvbgvth3ifk2azp">
+      <w:hyperlink w:history="1" r:id="rIdujv-fkkqih_iqhm8ny89b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4kroy7-fxwfczciklvu5y">
+      <w:hyperlink w:history="1" r:id="rIdthb_s6lxp1_enk-zltfaf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-en" descr="Booking status - Map, on a signage screen." title="Booking status - Map, on a signage screen."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -454,134 +454,134 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As a wayfinding board</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A large touchscreen in a lobby is the map's most demanding audience: strangers,
 in a hurry, who will not scroll. It shows the floor, takes a destination, and
 hands the route to a phone by QR so the person can walk away with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the surface that depends on everything in this module at once — the
 drawing, the assignments, the route network and the per-floor licence. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf6tkolkmwyiaor76zhcqr">
+      <w:hyperlink w:history="1" r:id="rIdejcxhskhppyh1frncgyae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a Neat Board as wayfinding signage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To a visitor checking in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who checks themselves in at a lobby screen is handed their destination on
 the spot: the room's name, its floor and building, and that floor drawn with the
 room lit up. Where the screen has its own place on a plan, an inset map pins
 where the guest is standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is the one map surface nobody navigates to — it arrives, unasked, because
 somebody arrived. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5pvmvjlgwn8l5ogriebvr">
+      <w:hyperlink w:history="1" r:id="rIdomqe6arch4ozt9ks2qihj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To a visitor's phone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scanning a wayfinding QR — from a board, or from a printed
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3z9t_hvybo4wx7gu6qt_q">
+      <w:hyperlink w:history="1" r:id="rIddczllzv0j33r_uih_0tob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">location access key</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — opens the
 floor on the visitor's own phone. They search for the room, see it framed on the
 map, then walk it one step at a time, with the floor changing itself at the lift.
 No account, no app. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47m_yq3mgjioc5kgey4t1">
+      <w:hyperlink w:history="1" r:id="rId0jzaxmvhqmxcqn9xivxr-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the admin console, quietly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three read-only surfaces show floors using the map support available in that view, and they are the reason facilities
@@ -663,51 +663,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing here, and that is worth saying plainly. A map never widens what somebody
 may see: people are shown the resources they already had access to, on whichever
 floors they already had access to. A map makes things findable, not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If a floor is not showing up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Check it has a map at all, then that its resources are assigned — those two
 account for nearly everything. Start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0eobpyjh1wpnverqpkcg">
+      <w:hyperlink w:history="1" r:id="rIdam0dyfur7nnoi_zmkioep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1132,51 +1132,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmgkj-nkez4wgjf4j3uex1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rId8xrioq95uo2zj1a5f3dka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdrmme7tcqmr3fuahmbried" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdjoy5vvtvbgvth3ifk2azp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId4kroy7-fxwfczciklvu5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/" TargetMode="External"/><Relationship Id="rIdf6tkolkmwyiaor76zhcqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId5pvmvjlgwn8l5ogriebvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId3z9t_hvybo4wx7gu6qt_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId47m_yq3mgjioc5kgey4t1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdl0eobpyjh1wpnverqpkcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ac3976e0cf464303f5de48e4112b78bbe3671e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33c2c085e9b47c94aca75291f707b76fb003e0d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdia6wxdg7zurvxmjlc8alp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdc3d2q_k3ayp80v1p9utbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdiligx6hop3zu4er_e6asj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdujv-fkkqih_iqhm8ny89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdthb_s6lxp1_enk-zltfaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/" TargetMode="External"/><Relationship Id="rIdejcxhskhppyh1frncgyae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdomqe6arch4ozt9ks2qihj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIddczllzv0j33r_uih_0tob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId0jzaxmvhqmxcqn9xivxr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdam0dyfur7nnoi_zmkioep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ac3976e0cf464303f5de48e4112b78bbe3671e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33c2c085e9b47c94aca75291f707b76fb003e0d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where the map you drew appears</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>