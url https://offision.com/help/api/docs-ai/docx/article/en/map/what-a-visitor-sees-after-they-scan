--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,145 +26,161 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The page a scanned wayfinding code opens: a search field, then the room framed on the map with one button, then one walking step at a time, with the floor changing itself at the lift. No account, no app, and the link stops working after a while.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] The page a scanned wayfinding code opens: a search field, then the room framed on the map with one button, then one walking step at a time, with the floor changing itself at the lift. No account, no app, and the link stops working after a while.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjd0-27dkshzs_osrfy1s1">
+      <w:hyperlink w:history="1" r:id="rIdpqq_31b29ywcq9sxoycyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/what-a-visitor-sees-after-they-scan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Everything else in this section is about drawing the route. This page is what the
 person holding the phone actually gets, which is worth knowing before you print a
 sticker or hang a board: it decides what "check it worked" looks like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map fills the screen. Everything else floats over it — the building's name and
 two round buttons along the top, the level rail down the left, and a dock at the
 bottom where the thumb is. The dock is the part that changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The visitor page can show Classic or Map 2.0 for the chosen floor. The code’s starting context and resource assignments must match that map. The visitor follows directions; they do not edit Classic Route mode or publish a Map 2.0 draft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two codes, two first screens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both come from Offision, and they behave differently on purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A standing code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a printed
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3_p1emzn9glemtj15nag">
+      <w:hyperlink w:history="1" r:id="rIdl6y-mw0r9sibvxjh4mk5d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">location access key</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or the wayfinding
 QR on a board — carries no destination. The phone opens with the map at the
 spot the code belongs to, and the dock is a single search field: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where do you
 want to go?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -574,51 +590,51 @@
         <w:t xml:space="preserve">No time or distance estimate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Only the floors the code covers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which are the floors that are drawn and
 licensed for wayfinding — search offers nothing else. A floor with no route
 network gives no directions at all; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfud6khejajldrinv6gyi">
+      <w:hyperlink w:history="1" r:id="rIdy3skkuinvertceria2c7d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Wayfinding gives no directions on a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1138,51 +1154,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjd0-27dkshzs_osrfy1s1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdy3_p1emzn9glemtj15nag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdxfud6khejajldrinv6gyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpqq_31b29ywcq9sxoycyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdl6y-mw0r9sibvxjh4mk5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdy3skkuinvertceria2c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a visitor sees after they scan</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>