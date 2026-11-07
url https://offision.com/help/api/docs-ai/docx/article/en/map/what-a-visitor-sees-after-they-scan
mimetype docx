--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqq_31b29ywcq9sxoycyk">
+      <w:hyperlink w:history="1" r:id="rIdo_jxcdn-_gvkcvhllomiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/what-a-visitor-sees-after-they-scan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else in this section is about drawing the route. This page is what the
@@ -136,51 +136,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both come from Offision, and they behave differently on purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A standing code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a printed
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6y-mw0r9sibvxjh4mk5d">
+      <w:hyperlink w:history="1" r:id="rIdnxxdoukyu8a7z5vyeplxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">location access key</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or the wayfinding
 QR on a board — carries no destination. The phone opens with the map at the
 spot the code belongs to, and the dock is a single search field: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where do you
 want to go?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -590,51 +590,51 @@
         <w:t xml:space="preserve">No time or distance estimate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Only the floors the code covers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which are the floors that are drawn and
 licensed for wayfinding — search offers nothing else. A floor with no route
 network gives no directions at all; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3skkuinvertceria2c7d">
+      <w:hyperlink w:history="1" r:id="rId7f8oxx5mguyxti6tm3mm7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Wayfinding gives no directions on a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1154,51 +1154,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpqq_31b29ywcq9sxoycyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdl6y-mw0r9sibvxjh4mk5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdy3skkuinvertceria2c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo_jxcdn-_gvkcvhllomiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdnxxdoukyu8a7z5vyeplxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId7f8oxx5mguyxti6tm3mm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a visitor sees after they scan</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>