--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dgvt-us9sutq6pcpymr8">
+      <w:hyperlink w:history="1" r:id="rIdutqwiw5wydpgoesde2czh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/what-a-map-is-made-of/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-build-up" descr="A floor sized once, shapes drawn flat, a height on each, and the rooms and desks linked to them." title="A floor sized once, shapes drawn flat, a height on each, and the rooms and desks linked to them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1064,51 +1064,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2dgvt-us9sutq6pcpymr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/771c460c6b6cba4f8ef65ee5bab0ecb480641f88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61e394ddb083f2033e0b3b86a0cb4c020c0417c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdutqwiw5wydpgoesde2czh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/771c460c6b6cba4f8ef65ee5bab0ecb480641f88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61e394ddb083f2033e0b3b86a0cb4c020c0417c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What an Offision map is made of</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>