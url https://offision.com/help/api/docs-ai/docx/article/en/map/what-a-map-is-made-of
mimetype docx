--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What an Offision map is made of</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The one thing that confuses everybody about the 3D map: you never draw in 3D. A floor sized once, shapes drawn flat, a height on each of them, and the rooms and desks linked to those shapes.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] The one thing that confuses everybody about the 3D map: you never draw in 3D. A floor sized once, shapes drawn flat, a height on each of them, and the rooms and desks linked to those shapes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutqwiw5wydpgoesde2czh">
+      <w:hyperlink w:history="1" r:id="rIdfjcs5gy-mthh3xhv3gq3_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/what-a-map-is-made-of/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-build-up" descr="A floor sized once, shapes drawn flat, a height on each, and the rooms and desks linked to them." title="A floor sized once, shapes drawn flat, a height on each, and the rooms and desks linked to them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -217,51 +225,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One map per floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A map belongs to a floor, and a floor has one. That is why the map lives under a
 building and its floors rather than under your rooms: the floor is the thing
 being drawn, and the rooms are placed onto it afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is measured in real metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The editor is not a drawing canvas with arbitrary units. When you import a plan
 it asks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the actual floor dimensions</w:t>
       </w:r>
@@ -275,76 +283,76 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Get that first number wrong and nothing else is wrong in an obvious way: the map
 looks right, and only the routes and the sense of scale in 3D are off. It is the
 one value worth checking twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The four modes are four different jobs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1190625"/>
+            <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-editor-modes" descr="The same floor, four ways of working on it." title="The same floor, four ways of working on it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1190625"/>
+                      <a:ext cx="5715000" cy="3486150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1064,51 +1072,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdutqwiw5wydpgoesde2czh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/771c460c6b6cba4f8ef65ee5bab0ecb480641f88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61e394ddb083f2033e0b3b86a0cb4c020c0417c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjcs5gy-mthh3xhv3gq3_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55f73fe934ea460499a6025ce6ed8b523fc01dd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a202809693874ed17a534dc3cdf775f4410662f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What an Offision map is made of</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>