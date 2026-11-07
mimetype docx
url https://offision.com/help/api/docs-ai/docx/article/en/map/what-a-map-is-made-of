--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjcs5gy-mthh3xhv3gq3_">
+      <w:hyperlink w:history="1" r:id="rId02upty94sblnegftgjgwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/what-a-map-is-made-of/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1072,51 +1072,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjcs5gy-mthh3xhv3gq3_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55f73fe934ea460499a6025ce6ed8b523fc01dd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a202809693874ed17a534dc3cdf775f4410662f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId02upty94sblnegftgjgwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55f73fe934ea460499a6025ce6ed8b523fc01dd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a202809693874ed17a534dc3cdf775f4410662f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What an Offision map is made of</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>