--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhq5zaysnu1gdbhacz_nog">
+      <w:hyperlink w:history="1" r:id="rIdspec_hy5f_5v1ph3yqx3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, one question:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Does the floor show a map at all? If it does not, this is not a wayfinding
 problem — start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmy3jp93nu8jnhufkn1hf">
+      <w:hyperlink w:history="1" r:id="rIdqwxagjljssx9-v5ojc6vp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Everything below
 assumes a drawn floor that will not give directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — The floor has no wayfinding licence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -347,51 +347,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has no network at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the floor, switch to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and look. Empty is empty. The fastest fix is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrnmz_e4egrmkyaokqjy_">
+      <w:hyperlink w:history="1" r:id="rId9jx2ayekcd5kvk0ed2wxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Generate the walking paths automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 then correct by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5638800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-drawn-network" descr="What a drawn network looks like. If Route mode shows nothing like this, there is none." title="What a drawn network looks like. If Route mode shows nothing like this, there is none."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -496,51 +496,51 @@
       <w:r>
         <w:t xml:space="preserve">Check the room in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assign</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode: a row saying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet linked to a map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is
 your answer. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpzzceljlijc8ebmdwpib">
+      <w:hyperlink w:history="1" r:id="rIdmobltppwbhthpllbjlw4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same thing explains a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">count</w:t>
       </w:r>
@@ -630,51 +630,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check that every floor involved is licensed, too. One unlicensed floor in the
 middle breaks every route that would have passed through it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The commonest version of this is two separate facilities called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Stairs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, one per
 floor, instead of one facility with a position on each — which connects nothing.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cjz9opww4wrleoz6cdpe">
+      <w:hyperlink w:history="1" r:id="rIdmun3l_hkffy3i_45fczjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route" descr="One facility with two positions joins the floors. Two facilities with one each join nothing." title="One facility with two positions joins the floors. Two facilities with one each join nothing."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1200,51 +1200,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhq5zaysnu1gdbhacz_nog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdcmy3jp93nu8jnhufkn1hf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdrrnmz_e4egrmkyaokqjy_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdhpzzceljlijc8ebmdwpib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId4cjz9opww4wrleoz6cdpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6be5b738802be0330b76d4de1b552be3e5c3939.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5107e019e39159e0da77521d88233d35c1b0146.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7483a1004085bdd405743c6ba2f3fd48904cfb28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0465218b9185849566b3f7866cb7d400af36ec74.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdspec_hy5f_5v1ph3yqx3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdqwxagjljssx9-v5ojc6vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId9jx2ayekcd5kvk0ed2wxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdmobltppwbhthpllbjlw4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdmun3l_hkffy3i_45fczjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6be5b738802be0330b76d4de1b552be3e5c3939.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5107e019e39159e0da77521d88233d35c1b0146.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7483a1004085bdd405743c6ba2f3fd48904cfb28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0465218b9185849566b3f7866cb7d400af36ec74.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wayfinding gives no directions on a floor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>