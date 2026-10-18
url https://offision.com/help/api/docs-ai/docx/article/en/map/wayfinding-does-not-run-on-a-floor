--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,106 +26,114 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wayfinding gives no directions on a floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The map draws, the rooms are there, and asking for directions produces nothing. Four causes, starting with the one the console will tell you about if you look at the right chip.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] The map draws, the rooms are there, and asking for directions produces nothing. Four causes, starting with the one the console will tell you about if you look at the right chip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspec_hy5f_5v1ph3yqx3l">
+      <w:hyperlink w:history="1" r:id="rId8btxcfaadvgwfnoddnl_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, one question:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Does the floor show a map at all? If it does not, this is not a wayfinding
 problem — start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwxagjljssx9-v5ojc6vp">
+      <w:hyperlink w:history="1" r:id="rIdegq44oadf8juyy8xefehp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Everything below
 assumes a drawn floor that will not give directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — The floor has no wayfinding licence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -291,51 +299,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Route mode on an unlicensed floor. The drawing is kept; only running is gated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — No paths were ever drawn on it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A map and a route network are two separate drawings on the same floor, and
 finishing the first does nothing for the second. A floor drawn by somebody who
 never opened </w:t>
@@ -347,51 +355,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has no network at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the floor, switch to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and look. Empty is empty. The fastest fix is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jx2ayekcd5kvk0ed2wxx">
+      <w:hyperlink w:history="1" r:id="rIdj6f4qsyzjfonyn2mgh965">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Generate the walking paths automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 then correct by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5638800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-drawn-network" descr="What a drawn network looks like. If Route mode shows nothing like this, there is none." title="What a drawn network looks like. If Route mode shows nothing like this, there is none."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -496,51 +504,51 @@
       <w:r>
         <w:t xml:space="preserve">Check the room in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assign</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode: a row saying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet linked to a map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is
 your answer. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmobltppwbhthpllbjlw4b">
+      <w:hyperlink w:history="1" r:id="rIdrhhdbye4ck53gyeaga8wt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same thing explains a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">count</w:t>
       </w:r>
@@ -630,51 +638,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check that every floor involved is licensed, too. One unlicensed floor in the
 middle breaks every route that would have passed through it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The commonest version of this is two separate facilities called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Stairs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, one per
 floor, instead of one facility with a position on each — which connects nothing.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmun3l_hkffy3i_45fczjs">
+      <w:hyperlink w:history="1" r:id="rIdzkegza9nh4pgsvklsyhv7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route" descr="One facility with two positions joins the floors. Two facilities with one each join nothing." title="One facility with two positions joins the floors. Two facilities with one each join nothing."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1200,51 +1208,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdspec_hy5f_5v1ph3yqx3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdqwxagjljssx9-v5ojc6vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId9jx2ayekcd5kvk0ed2wxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdmobltppwbhthpllbjlw4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdmun3l_hkffy3i_45fczjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6be5b738802be0330b76d4de1b552be3e5c3939.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5107e019e39159e0da77521d88233d35c1b0146.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7483a1004085bdd405743c6ba2f3fd48904cfb28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0465218b9185849566b3f7866cb7d400af36ec74.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8btxcfaadvgwfnoddnl_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdegq44oadf8juyy8xefehp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdj6f4qsyzjfonyn2mgh965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdrhhdbye4ck53gyeaga8wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdzkegza9nh4pgsvklsyhv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/808c03f603d2a542523b04d75dc0b5d0cf22e54f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4516b7ed9dceaa441b429d6e18d255ab56c7998e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb8e853893a2fd854c0516d6bd6abe457b9a2a47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b144870c994d3d6fbba4a7442d3fbd83861c49e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wayfinding gives no directions on a floor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>