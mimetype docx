--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,88 +52,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8btxcfaadvgwfnoddnl_u">
+      <w:hyperlink w:history="1" r:id="rIds9_0d1z0dz43b62nq8_17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, one question:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Does the floor show a map at all? If it does not, this is not a wayfinding
 problem — start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegq44oadf8juyy8xefehp">
+      <w:hyperlink w:history="1" r:id="rIdj_ozsq7w_5sllpypl8cqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Everything below
 assumes a drawn floor that will not give directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — The floor has no wayfinding licence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -355,51 +355,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has no network at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the floor, switch to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and look. Empty is empty. The fastest fix is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj6f4qsyzjfonyn2mgh965">
+      <w:hyperlink w:history="1" r:id="rIdjukyh09eijvycnxwnvm6i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Generate the walking paths automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 then correct by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5638800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-drawn-network" descr="What a drawn network looks like. If Route mode shows nothing like this, there is none." title="What a drawn network looks like. If Route mode shows nothing like this, there is none."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -504,51 +504,51 @@
       <w:r>
         <w:t xml:space="preserve">Check the room in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assign</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode: a row saying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet linked to a map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is
 your answer. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhhdbye4ck53gyeaga8wt">
+      <w:hyperlink w:history="1" r:id="rIdkrg2vcvrwgl3caafbn3ai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same thing explains a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">count</w:t>
       </w:r>
@@ -638,51 +638,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check that every floor involved is licensed, too. One unlicensed floor in the
 middle breaks every route that would have passed through it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The commonest version of this is two separate facilities called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Stairs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, one per
 floor, instead of one facility with a position on each — which connects nothing.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkegza9nh4pgsvklsyhv7">
+      <w:hyperlink w:history="1" r:id="rIdud442s354r1orfjqgplc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route" descr="One facility with two positions joins the floors. Two facilities with one each join nothing." title="One facility with two positions joins the floors. Two facilities with one each join nothing."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1208,51 +1208,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8btxcfaadvgwfnoddnl_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdegq44oadf8juyy8xefehp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdj6f4qsyzjfonyn2mgh965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdrhhdbye4ck53gyeaga8wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdzkegza9nh4pgsvklsyhv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/808c03f603d2a542523b04d75dc0b5d0cf22e54f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4516b7ed9dceaa441b429d6e18d255ab56c7998e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb8e853893a2fd854c0516d6bd6abe457b9a2a47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b144870c994d3d6fbba4a7442d3fbd83861c49e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds9_0d1z0dz43b62nq8_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdj_ozsq7w_5sllpypl8cqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdjukyh09eijvycnxwnvm6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdkrg2vcvrwgl3caafbn3ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdud442s354r1orfjqgplc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/808c03f603d2a542523b04d75dc0b5d0cf22e54f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4516b7ed9dceaa441b429d6e18d255ab56c7998e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb8e853893a2fd854c0516d6bd6abe457b9a2a47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b144870c994d3d6fbba4a7442d3fbd83861c49e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wayfinding gives no directions on a floor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>