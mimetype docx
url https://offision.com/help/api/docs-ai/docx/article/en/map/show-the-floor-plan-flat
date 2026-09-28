--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,882 +26,1026 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A plan is always drawn flat — what varies is how it is shown. Where a signage screen chooses between the 3D map and a flat 2D top-down one, how to turn that flat map to match a panel bolted sideways, and which surfaces have no such choice.</w:t>
+        <w:t xml:space="preserve">A plan is always drawn flat — what varies is how it is shown. Set a floor to read straight down from above and every map follows it, turn it to match the wall a screen hangs on, and override it for one signage screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjivgeemz4lcrsqmnmg1s">
+      <w:hyperlink w:history="1" r:id="rIdoinct8vtr4-hca4seif28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no second, flat kind of map to make. A floor is drawn flat once, and
 what changes is how a surface </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">shows</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it — in perspective, or straight down from
-above. A signage screen is where that choice is made.</w:t>
+above.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="widget-booking-status-map-en" descr="The same widget in 3D — the default, and what the flat view replaces." title="The same widget in 3D — the default, and what the flat view replaces."/>
+            <wp:docPr id="1" name="widget-booking-status-map-en" descr="Perspective is what a map draws unless somebody says otherwise." title="Perspective is what a map draws unless somebody says otherwise."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3219450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The same widget in 3D — the default, and what the flat view replaces.</w:t>
+        <w:t xml:space="preserve">Perspective is what a map draws unless somebody says otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You already drew it flat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map editor is a flat drawing tool: rectangles, ellipses and furniture seen
 from above. The 3D map is what comes out of giving each of those shapes a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtr8m-oekdkoakip_2mpb">
+      <w:hyperlink w:history="1" r:id="rIdsamlhwxg3tnvlw8d3gumn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If no floor is
 drawn yet, that is the job to do first:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqplmspzx1u8zyll9wooi">
+      <w:hyperlink w:history="1" r:id="rIdlxdwx1fpc6yhfxihwuquj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So "make a 2D floor plan" is never a drawing decision. Nothing below changes the
-plan; it changes what one screen does with it.</w:t>
+plan; it changes how the plan is read.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turn a screen's map flat</w:t>
-[...18 lines deleted...]
-the screen plays.</w:t>
+        <w:t xml:space="preserve">Set the whole floor flat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Signage</w:t>
+        <w:t xml:space="preserve">Map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Content</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and open the design.</w:t>
+        <w:t xml:space="preserve">Floor plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, pick the floor and open the editor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Click the map in the preview. Its settings open in the rail beside it.</w:t>
+        <w:t xml:space="preserve">Switch to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">View angle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the fourth mode. The tab carries a badge saying
+which projection the floor is on now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Open </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. The first card is </w:t>
+        <w:t xml:space="preserve">The panel opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View mode</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, showing two pictures of
-the same plan: </w:t>
+        <w:t xml:space="preserve">: two pictures of the same plan, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> and
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D top-down</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D top-down</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The preview rebuilds the map flat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Save.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Save</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the header.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4114800" cy="4419600"/>
+            <wp:extent cx="5715000" cy="2800350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-map-view-mode" descr="View mode, the first card in Map view: 3D, or 2D top-down." title="View mode, the first card in Map view: 3D, or 2D top-down."/>
+            <wp:docPr id="1" name="map-view-mode-card" descr="View mode, at the top of the View angle panel: 3D, or 2D top-down." title="View mode, at the top of the View angle panel: 3D, or 2D top-down."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4114800" cy="4419600"/>
+                      <a:ext cx="5715000" cy="2800350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">View mode, the first card in Map view: 3D, or 2D top-down.</w:t>
+        <w:t xml:space="preserve">View mode, at the top of the View angle panel: 3D, or 2D top-down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A design with no stored answer plays in 3D, which is what every screen did before
-[...1 lines deleted...]
-you had in 3D is still there if you switch back.</w:t>
+        <w:t xml:space="preserve">The answer is stored </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, so every surface that draws this floor
+follows it: the app on a phone or in a browser, a lobby board, a wayfinding
+screen, a signage widget. A floor with no answer stored draws in perspective,
+which is what every surface did before the choice existed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Switching costs nothing and throws nothing away — the 3D framing you saved is
+still there if you switch back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn it to match the wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A flat map has no camera to orbit, so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Map view</w:t>
+        <w:t xml:space="preserve">View angle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> offers turns instead of
-angles: </w:t>
+elevations: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Turn left</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Turn right</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> move it a quarter turn at a time, and
-</w:t>
+        <w:t xml:space="preserve"> move it a quarter turn at a time,
+and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recenter</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> re-fits the whole plan in the frame. The hint on the card says what
-[...7 lines deleted...]
-        <w:t xml:space="preserve">"Turn the map to match how the panel is mounted."</w:t>
+        <w:t xml:space="preserve"> re-fits the whole plan in the frame.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the real use for a flat map. A plan drawn with the entrance at the bottom
 reads upside down on a screen hung on the opposite wall, and a quarter turn puts
 the door where the person standing in front of it expects it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The turn is one answer for the whole widget, not one per floor, because the thing
-[...12 lines deleted...]
-nudges it.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset to default undoes both:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset to default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at the foot of the panel clears the flat view </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> its
+rotation, and returns the floor to perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Override it for one screen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking status - Map</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> widget carries the same </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">View mode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> card in the
+signage design, and what it says wins for that screen alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Content</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and open the design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Click the map in the preview. Its settings open in the rail beside it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Map view</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2D top-down</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Save.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2943225"/>
+            <wp:extent cx="4114800" cy="4419600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-map-2d" descr="The same floor drawn flat in the live preview, with Turn left and Turn right in place of the 3D framing presets." title="The same floor drawn flat in the live preview, with Turn left and Turn right in place of the 3D framing presets."/>
+            <wp:docPr id="1" name="signage-map-view-mode" descr="The same card in a signage design — an answer here covers this screen only." title="The same card in a signage design — an answer here covers this screen only."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4114800" cy="4419600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same card in a signage design — an answer here covers this screen only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A widget whose admin has never touched the card has no opinion, and defers to the
+floor. That distinction matters: it is why setting a floor flat reaches screens
+that were built before the setting existed, and why a screen deliberately set to
+3D keeps its perspective when somebody flattens the floor underneath it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The turn is one answer for the whole widget, not one per floor, because the thing
+being corrected is how the panel is bolted up — a property of the screen, not of
+the building. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lock map view</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, below the card, then holds it there so nobody
+nudges it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2943225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="signage-map-2d" descr="A floor drawn flat in the live preview, with Turn left and Turn right in place of the tilt presets." title="A floor drawn flat in the live preview, with Turn left and Turn right in place of the tilt presets."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2943225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The same floor drawn flat in the live preview, with Turn left and Turn right in place of the 3D framing presets.</w:t>
-[...36 lines deleted...]
-and returns the widget to 3D.</w:t>
+        <w:t xml:space="preserve">A floor drawn flat in the live preview, with Turn left and Turn right in place of the tilt presets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What still draws in 3D</w:t>
-[...8 lines deleted...]
-is drawn in perspective:</w:t>
+        <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The app</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">The plan itself.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Shapes, heights and which room is which are all the map
+editor's, and identical in both views.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The map editor's 3D preview</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, and the opening angle saved there — see
+        <w:t xml:space="preserve">The colours.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Free, busy, short-available and the rest come from the
+widget's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resource status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> group either way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpzyejrdo3ijvxap0q2ab">
+      <w:hyperlink w:history="1" r:id="rIdpdivfda-igt1jxartoged">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Booking status - Map widget</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 3D opening angle.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tilt, turn and the saved camera are a separate
+answer, kept for when the floor goes back to perspective — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqatphlpgo39ypixmr9zb1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Frame the default 3D view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Occupancy sensor data - Map widget</w:t>
-[...91 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Whether the map draws at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A screen whose graphics engine cannot render
 a floor shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and 2D does not rescue it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstdfwgvmxoprftxeisn-b">
+      <w:hyperlink w:history="1" r:id="rId1u5q7wigbaqchixizyudl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The screen says "Map unavailable"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1093,50 +1237,56 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1D1D1F"/>
@@ -1332,51 +1482,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjivgeemz4lcrsqmnmg1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdbtr8m-oekdkoakip_2mpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdiqplmspzx1u8zyll9wooi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId1v1okgdf9wjvavqh0s9uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdlpzyejrdo3ijvxap0q2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdtp-on3bya5ycpslvbqeku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdstdfwgvmxoprftxeisn-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoinct8vtr4-hca4seif28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdsamlhwxg3tnvlw8d3gumn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdlxdwx1fpc6yhfxihwuquj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdpdivfda-igt1jxartoged" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdqatphlpgo39ypixmr9zb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId1u5q7wigbaqchixizyudl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/395feb2f6845aa3918f805109d4175d61936427a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show the floor plan flat, in 2D</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>