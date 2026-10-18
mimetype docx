--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A plan is always drawn flat — what varies is how it is shown. Set a floor to read straight down from above and every map follows it, turn it to match the wall a screen hangs on, and override it for one signage screen.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] A plan is always drawn flat — what varies is how it is shown. Set a floor to read straight down from above and every map follows it, turn it to match the wall a screen hangs on, and override it for one signage screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoinct8vtr4-hca4seif28">
+      <w:hyperlink w:history="1" r:id="rIdj_5zatz6cokkl42nfmphw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no second, flat kind of map to make. A floor is drawn flat once, and
 what changes is how a surface </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">shows</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it — in perspective, or straight down from
 above.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -174,64 +182,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You already drew it flat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map editor is a flat drawing tool: rectangles, ellipses and furniture seen
 from above. The 3D map is what comes out of giving each of those shapes a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsamlhwxg3tnvlw8d3gumn">
+      <w:hyperlink w:history="1" r:id="rId5ytmfbxdlhkgwdx_vm_dt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If no floor is
 drawn yet, that is the job to do first:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxdwx1fpc6yhfxihwuquj">
+      <w:hyperlink w:history="1" r:id="rIdqgqt1fyeqqrtnmphrvglp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So "make a 2D floor plan" is never a drawing decision. Nothing below changes the
 plan; it changes how the plan is read.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -368,115 +376,115 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the header.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2800350"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-view-mode-card" descr="View mode, at the top of the View angle panel: 3D, or 2D top-down." title="View mode, at the top of the View angle panel: 3D, or 2D top-down."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2800350"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">View mode, at the top of the View angle panel: 3D, or 2D top-down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The answer is stored </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">with the plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so every surface that draws this floor
 follows it: the app on a phone or in a browser, a lobby board, a wayfinding
 screen, a signage widget. A floor with no answer stored draws in perspective,
 which is what every surface did before the choice existed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -925,127 +933,127 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The colours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Free, busy, short-available and the rest come from the
 widget's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group either way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdivfda-igt1jxartoged">
+      <w:hyperlink w:history="1" r:id="rIdska9gt97baargspzra_yl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The 3D opening angle.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tilt, turn and the saved camera are a separate
 answer, kept for when the floor goes back to perspective — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqatphlpgo39ypixmr9zb1">
+      <w:hyperlink w:history="1" r:id="rIdjgxt72q7d77zrblnag1gr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Frame the default 3D view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the map draws at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A screen whose graphics engine cannot render
 a floor shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and 2D does not rescue it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1u5q7wigbaqchixizyudl">
+      <w:hyperlink w:history="1" r:id="rIdlfo-kmh0hmvic28ywveln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The screen says "Map unavailable"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1482,51 +1490,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoinct8vtr4-hca4seif28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdsamlhwxg3tnvlw8d3gumn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdlxdwx1fpc6yhfxihwuquj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdpdivfda-igt1jxartoged" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdqatphlpgo39ypixmr9zb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId1u5q7wigbaqchixizyudl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/395feb2f6845aa3918f805109d4175d61936427a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj_5zatz6cokkl42nfmphw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId5ytmfbxdlhkgwdx_vm_dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdqgqt1fyeqqrtnmphrvglp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdska9gt97baargspzra_yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdjgxt72q7d77zrblnag1gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdlfo-kmh0hmvic28ywveln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8393bf27f7146cb18e8f320d23dbfae8374c940a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b6abbf7c373fba322da801fedda34737e3a37f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/772e5dae76ac880a35ac59d21bd256fa35905fd3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show the floor plan flat, in 2D</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>