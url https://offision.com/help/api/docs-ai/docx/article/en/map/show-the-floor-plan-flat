--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_5zatz6cokkl42nfmphw">
+      <w:hyperlink w:history="1" r:id="rIdfsgeadej2iy-bsfbn2ghr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no second, flat kind of map to make. A floor is drawn flat once, and
@@ -182,64 +182,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You already drew it flat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The map editor is a flat drawing tool: rectangles, ellipses and furniture seen
 from above. The 3D map is what comes out of giving each of those shapes a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ytmfbxdlhkgwdx_vm_dt">
+      <w:hyperlink w:history="1" r:id="rId-o45obv1yyczinujkodfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If no floor is
 drawn yet, that is the job to do first:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgqt1fyeqqrtnmphrvglp">
+      <w:hyperlink w:history="1" r:id="rIdzjirw9uchiedmbq3xmqk6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So "make a 2D floor plan" is never a drawing decision. Nothing below changes the
 plan; it changes how the plan is read.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -933,127 +933,127 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The colours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Free, busy, short-available and the rest come from the
 widget's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group either way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdska9gt97baargspzra_yl">
+      <w:hyperlink w:history="1" r:id="rIduf1ygkvdfikh4mtcpsrtz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The 3D opening angle.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tilt, turn and the saved camera are a separate
 answer, kept for when the floor goes back to perspective — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgxt72q7d77zrblnag1gr">
+      <w:hyperlink w:history="1" r:id="rIdopqtwv3mpm_jbj7qos3dp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Frame the default 3D view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the map draws at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A screen whose graphics engine cannot render
 a floor shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and 2D does not rescue it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfo-kmh0hmvic28ywveln">
+      <w:hyperlink w:history="1" r:id="rIdl4frxbfvr-faffeylkyri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The screen says "Map unavailable"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1490,51 +1490,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj_5zatz6cokkl42nfmphw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId5ytmfbxdlhkgwdx_vm_dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdqgqt1fyeqqrtnmphrvglp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdska9gt97baargspzra_yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdjgxt72q7d77zrblnag1gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdlfo-kmh0hmvic28ywveln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8393bf27f7146cb18e8f320d23dbfae8374c940a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b6abbf7c373fba322da801fedda34737e3a37f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/772e5dae76ac880a35ac59d21bd256fa35905fd3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfsgeadej2iy-bsfbn2ghr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId-o45obv1yyczinujkodfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdzjirw9uchiedmbq3xmqk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIduf1ygkvdfikh4mtcpsrtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdopqtwv3mpm_jbj7qos3dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdl4frxbfvr-faffeylkyri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8393bf27f7146cb18e8f320d23dbfae8374c940a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b6abbf7c373fba322da801fedda34737e3a37f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/772e5dae76ac880a35ac59d21bd256fa35905fd3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show the floor plan flat, in 2D</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>