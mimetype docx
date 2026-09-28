--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnaglfq4m0pe66o3xu6eo">
+      <w:hyperlink w:history="1" r:id="rId89elirlnbvz5vgk9m-gsk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floors you want to mark need maps already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxg5ud4nwzujkzghiynwlo">
+      <w:hyperlink w:history="1" r:id="rIdqt5yacbbfptd7dumtzsr_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Facilities can be
 created before that, but they have nowhere to sit until a floor is drawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A facility is a place people need and nobody books: a door out, a toilet, a lift.
 They matter more than they look, because they are what somebody scans a map
 for when they are lost, and they are what a walking route uses to cross floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -703,65 +703,65 @@
       <w:r>
         <w:t xml:space="preserve"> A facility is a marker. It has no calendar, no capacity
 and no permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether wayfinding works.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Marking a lift does not build a route network —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1dwwszmxf9pe-xzmzb7cp">
+      <w:hyperlink w:history="1" r:id="rId5jllsuwefdhksmb0jjfg4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It
 only tells an existing network where the floors join, and joining them properly
 has rules of its own:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3umvwqvztrqogw7xhlybd">
+      <w:hyperlink w:history="1" r:id="rIdtw90vdmrynixmcbwt_vq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1207,51 +1207,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlnaglfq4m0pe66o3xu6eo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdxg5ud4nwzujkzghiynwlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId1dwwszmxf9pe-xzmzb7cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId3umvwqvztrqogw7xhlybd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dabdcd7b034365b7af763111be74cf79bd75e8b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dde4407aa3d275acdb527f863a80f116f0142ade.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f4291bc4fc81c70b8ab04fbdf4015436283283.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64994e0682a2c1f6e58ec28ad26615320b35d6a9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId89elirlnbvz5vgk9m-gsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdqt5yacbbfptd7dumtzsr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId5jllsuwefdhksmb0jjfg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdtw90vdmrynixmcbwt_vq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dabdcd7b034365b7af763111be74cf79bd75e8b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dde4407aa3d275acdb527f863a80f116f0142ade.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f4291bc4fc81c70b8ab04fbdf4015436283283.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64994e0682a2c1f6e58ec28ad26615320b35d6a9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put facilities on the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>