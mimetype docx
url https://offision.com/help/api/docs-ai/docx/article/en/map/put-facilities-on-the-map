--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,105 +26,113 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Put facilities on the map</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exits, toilets, lifts, escalators and stairs — the things nobody books but everybody looks for. Create them once, then mark where each one is on the floors that have them.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Exits, toilets, lifts, escalators and stairs — the things nobody books but everybody looks for. Create them once, then mark where each one is on the floors that have them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId89elirlnbvz5vgk9m-gsk">
+      <w:hyperlink w:history="1" r:id="rIdyhfzdmfxv8f_v0myzfmk1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floors you want to mark need maps already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqt5yacbbfptd7dumtzsr_">
+      <w:hyperlink w:history="1" r:id="rIdfkce0jpqmzqanlum7ox0_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Facilities can be
 created before that, but they have nowhere to sit until a floor is drawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A facility is a place people need and nobody books: a door out, a toilet, a lift.
 They matter more than they look, because they are what somebody scans a map
 for when they are lost, and they are what a walking route uses to cross floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -703,65 +711,65 @@
       <w:r>
         <w:t xml:space="preserve"> A facility is a marker. It has no calendar, no capacity
 and no permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether wayfinding works.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Marking a lift does not build a route network —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5jllsuwefdhksmb0jjfg4">
+      <w:hyperlink w:history="1" r:id="rIdm4a5rnncxw25dlkkycjoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It
 only tells an existing network where the floors join, and joining them properly
 has rules of its own:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtw90vdmrynixmcbwt_vq4">
+      <w:hyperlink w:history="1" r:id="rIdo8tinen-ame72vsbp2yhf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1207,51 +1215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId89elirlnbvz5vgk9m-gsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdqt5yacbbfptd7dumtzsr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId5jllsuwefdhksmb0jjfg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdtw90vdmrynixmcbwt_vq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dabdcd7b034365b7af763111be74cf79bd75e8b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dde4407aa3d275acdb527f863a80f116f0142ade.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f4291bc4fc81c70b8ab04fbdf4015436283283.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64994e0682a2c1f6e58ec28ad26615320b35d6a9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyhfzdmfxv8f_v0myzfmk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdfkce0jpqmzqanlum7ox0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdm4a5rnncxw25dlkkycjoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdo8tinen-ame72vsbp2yhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/072ce0018a9a599a3412474f2548172e1f5aeca9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1943cf88ca707c4f3912c015bb16036c471f5b77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ad89b9e0dbf336635852f648cb51601734715b4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9e039da1590267c977c6015e72d0010ef3df070.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put facilities on the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>