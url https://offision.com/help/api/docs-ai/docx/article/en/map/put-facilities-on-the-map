--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,87 +52,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhfzdmfxv8f_v0myzfmk1">
+      <w:hyperlink w:history="1" r:id="rId9og2yc0vqmuda8wvpy_gj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floors you want to mark need maps already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfkce0jpqmzqanlum7ox0_">
+      <w:hyperlink w:history="1" r:id="rIdv5bpu_tfetztdfnfeh5an">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Facilities can be
 created before that, but they have nowhere to sit until a floor is drawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A facility is a place people need and nobody books: a door out, a toilet, a lift.
 They matter more than they look, because they are what somebody scans a map
 for when they are lost, and they are what a walking route uses to cross floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -711,65 +711,65 @@
       <w:r>
         <w:t xml:space="preserve"> A facility is a marker. It has no calendar, no capacity
 and no permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether wayfinding works.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Marking a lift does not build a route network —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4a5rnncxw25dlkkycjoj">
+      <w:hyperlink w:history="1" r:id="rIdljkcouxckvvs5sa4i_vel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It
 only tells an existing network where the floors join, and joining them properly
 has rules of its own:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8tinen-ame72vsbp2yhf">
+      <w:hyperlink w:history="1" r:id="rIdjm17sblgjwhs0wtjjkriw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1215,51 +1215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyhfzdmfxv8f_v0myzfmk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdfkce0jpqmzqanlum7ox0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdm4a5rnncxw25dlkkycjoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdo8tinen-ame72vsbp2yhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/072ce0018a9a599a3412474f2548172e1f5aeca9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1943cf88ca707c4f3912c015bb16036c471f5b77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ad89b9e0dbf336635852f648cb51601734715b4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9e039da1590267c977c6015e72d0010ef3df070.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9og2yc0vqmuda8wvpy_gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdv5bpu_tfetztdfnfeh5an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdljkcouxckvvs5sa4i_vel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdjm17sblgjwhs0wtjjkriw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/072ce0018a9a599a3412474f2548172e1f5aeca9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1943cf88ca707c4f3912c015bb16036c471f5b77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ad89b9e0dbf336635852f648cb51601734715b4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9e039da1590267c977c6015e72d0010ef3df070.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put facilities on the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>