--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,90 +42,90 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A printed sticker bound to one spot on one floor. Somebody scans it, the map knows where they are standing, and directions can start from there. About five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkvuc6s2z2d2ydundf-3mq">
+      <w:hyperlink w:history="1" r:id="rIdehqrtiyfkwqziahseafe4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map and a route network, or a scan will say where the person is
 and then have nowhere to walk them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvt52chewl6ljqmt9enzgw">
+      <w:hyperlink w:history="1" r:id="rIddkrtd04phe6s702dmrdpu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You will
 also need somewhere to put a printed sticker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Directions need two ends. The room is the easy one. This is the other: a fixed
 point in the building that a phone can be told about by pointing a camera at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -486,53 +486,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scan it with a phone that is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> signed in, which is the case that matters:
-most people scanning a lobby QR are visitors. The map should open at that floor
-[...1 lines deleted...]
-route starts at the sticker rather than at the middle of the floor.</w:t>
+most people scanning a lobby QR are visitors. The floor opens with "you are here"
+on the spot you pinned, and the only thing in front of them is a search field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pick a room: the map flies to that room's own floor and a card names it, with one
+button — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take me there</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Tap it, and the first step should read </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start here</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+at your sticker rather than somewhere in the middle of the floor. The whole
+sequence is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdohkqyclxkuumrpgp2eupb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see what.</w:t>
@@ -1019,51 +1061,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkvuc6s2z2d2ydundf-3mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdvt52chewl6ljqmt9enzgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2518389747c6cc87b3bc0a2ab39692b7e537eea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3edb798715d1076cb8af8f2a2ce11baafd4897.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4456fb86ee3436f96d03474b04d7e159db017adf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdehqrtiyfkwqziahseafe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIddkrtd04phe6s702dmrdpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdohkqyclxkuumrpgp2eupb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2518389747c6cc87b3bc0a2ab39692b7e537eea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3edb798715d1076cb8af8f2a2ce11baafd4897.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4456fb86ee3436f96d03474b04d7e159db017adf.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put a QR start point in the lobby</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>