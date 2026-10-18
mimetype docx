--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,125 +26,141 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Put a QR start point in the lobby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A printed sticker bound to one spot on one floor. Somebody scans it, the map knows where they are standing, and directions can start from there. About five minutes.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] A printed sticker bound to one spot on one floor. Somebody scans it, the map knows where they are standing, and directions can start from there. About five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehqrtiyfkwqziahseafe4">
+      <w:hyperlink w:history="1" r:id="rIdijwkm_ikrpn6icnl6lmcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map and a route network, or a scan will say where the person is
 and then have nowhere to walk them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddkrtd04phe6s702dmrdpu">
+      <w:hyperlink w:history="1" r:id="rIdqlexjpybi-zorkp99q6v_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You will
 also need somewhere to put a printed sticker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Directions need two ends. The room is the easy one. This is the other: a fixed
 point in the building that a phone can be told about by pointing a camera at it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The scanned page can display Classic or Map 2.0, according to the floor’s active map family. Check the starting position after a map-family change. Classic routes use the drawn network; Map 2.0 uses the scene’s walkable space and openings. Test the actual printed code on the intended floor before putting it up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Create the key</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location access key</w:t>
       </w:r>
       <w:r>
@@ -521,51 +537,51 @@
 button — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take me there</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Tap it, and the first step should read </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 at your sticker rather than somewhere in the middle of the floor. The whole
 sequence is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohkqyclxkuumrpgp2eupb">
+      <w:hyperlink w:history="1" r:id="rIdb3--xvre8a8sea2pb82yw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -579,52 +595,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Who may see what.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scan opens the map; it does not sign anybody in or
 grant them anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the route goes.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> That is the network drawn in Route mode. A key only
-says where it begins.</w:t>
+        <w:t xml:space="preserve"> Classic uses the network drawn in Route mode;
+Map 2.0 uses walkable scene space. A key provides the starting context.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screens.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A lobby board already knows where it is, so it needs no key. This
 is for walls, not for hardware.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1061,51 +1077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdehqrtiyfkwqziahseafe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIddkrtd04phe6s702dmrdpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdohkqyclxkuumrpgp2eupb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2518389747c6cc87b3bc0a2ab39692b7e537eea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3edb798715d1076cb8af8f2a2ce11baafd4897.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4456fb86ee3436f96d03474b04d7e159db017adf.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdijwkm_ikrpn6icnl6lmcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdqlexjpybi-zorkp99q6v_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdb3--xvre8a8sea2pb82yw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dea8086385ef7f44d2979fc87f103c2846a41ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b85dad8ecdcbb8c873cd07c4f68d034e89cb9c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a630b2a20433a2a5ce4fb4b4db1e9fddaad4f4c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put a QR start point in the lobby</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>