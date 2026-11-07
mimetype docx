--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,88 +52,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijwkm_ikrpn6icnl6lmcc">
+      <w:hyperlink w:history="1" r:id="rIdfravkzxdvkjuqyhos3rjo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map and a route network, or a scan will say where the person is
 and then have nowhere to walk them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqlexjpybi-zorkp99q6v_">
+      <w:hyperlink w:history="1" r:id="rIdvbjzszamruopqf8c6_3gc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You will
 also need somewhere to put a printed sticker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Directions need two ends. The room is the easy one. This is the other: a fixed
 point in the building that a phone can be told about by pointing a camera at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -537,51 +537,51 @@
 button — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take me there</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Tap it, and the first step should read </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 at your sticker rather than somewhere in the middle of the floor. The whole
 sequence is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb3--xvre8a8sea2pb82yw">
+      <w:hyperlink w:history="1" r:id="rIdigjhgmpvjzql0lp9ruv5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1077,51 +1077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdijwkm_ikrpn6icnl6lmcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdqlexjpybi-zorkp99q6v_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdb3--xvre8a8sea2pb82yw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dea8086385ef7f44d2979fc87f103c2846a41ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b85dad8ecdcbb8c873cd07c4f68d034e89cb9c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a630b2a20433a2a5ce4fb4b4db1e9fddaad4f4c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfravkzxdvkjuqyhos3rjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdvbjzszamruopqf8c6_3gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdigjhgmpvjzql0lp9ruv5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dea8086385ef7f44d2979fc87f103c2846a41ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b85dad8ecdcbb8c873cd07c4f68d034e89cb9c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a630b2a20433a2a5ce4fb4b4db1e9fddaad4f4c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put a QR start point in the lobby</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>