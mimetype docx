--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb0n4yu-1bvqteqppcwnmo">
+      <w:hyperlink w:history="1" r:id="rIdhentwavajsbn9cxxn_-vo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-unavailable-on-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, read the words on the screen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no floor plan!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are two different messages
 with two different causes. If the screen says there is no floor plan, the display
 is fine and the floor is the problem — start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6a32p5-wgkezuou6qjcwb">
+      <w:hyperlink w:history="1" r:id="rIdsrww4cakarpgpegrraxzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Everything below is about the first message.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the map saying it cannot be drawn </w:t>
@@ -277,51 +277,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tell is that the same display draws the map after hardware acceleration is
 turned back on, or on a different browser on the same box. This is worth checking
 before anybody orders a screen: it looks exactly like a hardware limit and is not
 one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Switching the map to 2D does not help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Both the 3D map and the flat
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthjkk0srctssensmj4quo">
+      <w:hyperlink w:history="1" r:id="rIdcdxradcdskms9nyvjkwvk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2D top-down</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> one are drawn by the same
 graphics engine, so a display that cannot render one cannot render the other.
 Flattening the map is a choice about how it looks, never a workaround for this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before opening a ticket:</w:t>
       </w:r>
       <w:r>
@@ -787,51 +787,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb0n4yu-1bvqteqppcwnmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId6a32p5-wgkezuou6qjcwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdthjkk0srctssensmj4quo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhentwavajsbn9cxxn_-vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rIdsrww4cakarpgpegrraxzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdcdxradcdskms9nyvjkwvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A screen says "Map unavailable"</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>