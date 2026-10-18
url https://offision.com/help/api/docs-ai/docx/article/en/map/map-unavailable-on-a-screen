--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,127 +26,135 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen says "Map unavailable"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The map is a single line of text on the screen and nothing else. What that message means, why it is the display and not the floor plan, and the one thing readers try that cannot help.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] The map is a single line of text on the screen and nothing else. What that message means, why it is the display and not the floor plan, and the one thing readers try that cannot help.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhentwavajsbn9cxxn_-vo">
+      <w:hyperlink w:history="1" r:id="rIdqt4xrk6lzj3y9rsrivbud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-unavailable-on-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, read the words on the screen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no floor plan!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are two different messages
 with two different causes. If the screen says there is no floor plan, the display
 is fine and the floor is the problem — start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrww4cakarpgpegrraxzz">
+      <w:hyperlink w:history="1" r:id="rIdaj9rlxjrjdabgyy4gogaf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Everything below is about the first message.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the map saying it cannot be drawn </w:t>
@@ -277,51 +285,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tell is that the same display draws the map after hardware acceleration is
 turned back on, or on a different browser on the same box. This is worth checking
 before anybody orders a screen: it looks exactly like a hardware limit and is not
 one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Switching the map to 2D does not help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Both the 3D map and the flat
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdxradcdskms9nyvjkwvk">
+      <w:hyperlink w:history="1" r:id="rIdnnk0t6nf1fz3xwtyitozs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2D top-down</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> one are drawn by the same
 graphics engine, so a display that cannot render one cannot render the other.
 Flattening the map is a choice about how it looks, never a workaround for this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before opening a ticket:</w:t>
       </w:r>
       <w:r>
@@ -787,51 +795,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhentwavajsbn9cxxn_-vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rIdsrww4cakarpgpegrraxzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdcdxradcdskms9nyvjkwvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqt4xrk6lzj3y9rsrivbud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rIdaj9rlxjrjdabgyy4gogaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdnnk0t6nf1fz3xwtyitozs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A screen says "Map unavailable"</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>