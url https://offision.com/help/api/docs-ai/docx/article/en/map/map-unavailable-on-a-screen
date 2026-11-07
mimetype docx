--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqt4xrk6lzj3y9rsrivbud">
+      <w:hyperlink w:history="1" r:id="rIdbjc_vif-tbge81lk5vntd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-unavailable-on-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -110,51 +110,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no floor plan!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are two different messages
 with two different causes. If the screen says there is no floor plan, the display
 is fine and the floor is the problem — start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaj9rlxjrjdabgyy4gogaf">
+      <w:hyperlink w:history="1" r:id="rIdyckfjvrq2et1izybon15n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Everything below is about the first message.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map unavailable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the map saying it cannot be drawn </w:t>
@@ -285,51 +285,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tell is that the same display draws the map after hardware acceleration is
 turned back on, or on a different browser on the same box. This is worth checking
 before anybody orders a screen: it looks exactly like a hardware limit and is not
 one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Switching the map to 2D does not help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Both the 3D map and the flat
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnk0t6nf1fz3xwtyitozs">
+      <w:hyperlink w:history="1" r:id="rIdrd7mav6ioswbkgglyx24e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2D top-down</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> one are drawn by the same
 graphics engine, so a display that cannot render one cannot render the other.
 Flattening the map is a choice about how it looks, never a workaround for this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before opening a ticket:</w:t>
       </w:r>
       <w:r>
@@ -795,51 +795,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqt4xrk6lzj3y9rsrivbud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rIdaj9rlxjrjdabgyy4gogaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdnnk0t6nf1fz3xwtyitozs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjc_vif-tbge81lk5vntd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rIdyckfjvrq2et1izybon15n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdrd7mav6ioswbkgglyx24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A screen says "Map unavailable"</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>