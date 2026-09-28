--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,98 +26,98 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every setting in the map editor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A field-by-field reference for the map editor — the header, the tool rail, the canvas switches, the layers panel and every box in the properties panel, grouped the way the screen groups them.</w:t>
+        <w:t xml:space="preserve">Edit a floor plan in the map editor, field by field — the header, the tool rail, the canvas switches, the layers panel and every box in the properties panel, grouped the way the screen groups them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpt0os1odrf7ktxzosjoni">
+      <w:hyperlink w:history="1" r:id="rIdgbuewgylqzbp2cf9du0g-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything the map editor can be told, in the order the screen puts it. For what
 to do with any of it, start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvdj7n0k_hghzgzvh-idv">
+      <w:hyperlink w:history="1" r:id="rIdjumwp3j3gdv1tac3hqr87">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The header</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -224,77 +224,77 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Route</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Assign</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">3D preview</w:t>
+              <w:t xml:space="preserve">View angle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Switches which job you are doing. The drawing is the same in all four; the rail and the panel change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Design to draw, Route for walking paths, Assign to link rooms and desks, 3D preview to look and to save the camera</w:t>
+              <w:t xml:space="preserve">Design to draw, Route for walking paths, Assign to link rooms and desks, View angle to choose how the floor is drawn and to frame it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">File</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
@@ -1290,81 +1290,101 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Chooses which list the panel shows. It does not filter the map</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">3D preview</w:t>
+              <w:t xml:space="preserve">View angle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">View angle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">An indicator, not a button. The camera is set from the panel on the right</w:t>
+              <w:t xml:space="preserve">An indicator, not a button. The projection, the tilt and the turn are all set from the panel on the right, and the mode tab carries a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> badge saying which this floor is on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The canvas switches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the menu behind the zoom percentage, bottom left. The three snapping switches
 are saved with the map, so they are how the next person finds it.</w:t>
@@ -4216,51 +4236,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpt0os1odrf7ktxzosjoni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdcvdj7n0k_hghzgzvh-idv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d7aa94a907a76e624af46091561abb85bd42e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbuewgylqzbp2cf9du0g-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdjumwp3j3gdv1tac3hqr87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d7aa94a907a76e624af46091561abb85bd42e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every setting in the map editor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>