--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,98 +26,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every setting in the map editor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Edit a floor plan in the map editor, field by field — the header, the tool rail, the canvas switches, the layers panel and every box in the properties panel, grouped the way the screen groups them.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Edit a floor plan in the map editor, field by field — the header, the tool rail, the canvas switches, the layers panel and every box in the properties panel, grouped the way the screen groups them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbuewgylqzbp2cf9du0g-">
+      <w:hyperlink w:history="1" r:id="rIdoag6tctvg-oizexw9840t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Everything the map editor can be told, in the order the screen puts it. For what
 to do with any of it, start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjumwp3j3gdv1tac3hqr87">
+      <w:hyperlink w:history="1" r:id="rIdey6oq0oxjgdtrk_nwdel5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The header</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -4236,51 +4244,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbuewgylqzbp2cf9du0g-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdjumwp3j3gdv1tac3hqr87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d7aa94a907a76e624af46091561abb85bd42e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoag6tctvg-oizexw9840t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdey6oq0oxjgdtrk_nwdel5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b6e27cb516d4f714a87d99c3ff7ad4f38ea56ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every setting in the map editor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>