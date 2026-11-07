--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoag6tctvg-oizexw9840t">
+      <w:hyperlink w:history="1" r:id="rIdati6s3kkdsxl5tquqvg3h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything the map editor can be told, in the order the screen puts it. For what
 to do with any of it, start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey6oq0oxjgdtrk_nwdel5">
+      <w:hyperlink w:history="1" r:id="rIdpzrf7rp9bhtv--w1yj9ju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The header</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -4244,51 +4244,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoag6tctvg-oizexw9840t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdey6oq0oxjgdtrk_nwdel5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b6e27cb516d4f714a87d99c3ff7ad4f38ea56ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdati6s3kkdsxl5tquqvg3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdpzrf7rp9bhtv--w1yj9ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b6e27cb516d4f714a87d99c3ff7ad4f38ea56ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every setting in the map editor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>