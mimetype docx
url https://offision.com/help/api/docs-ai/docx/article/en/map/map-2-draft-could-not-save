--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9yyy9ojs3dqvlanzddwc">
+      <w:hyperlink w:history="1" r:id="rIdtkjlck9urdc6vvbktnruk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/map-2-draft-could-not-save/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check the editor:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This guide is for Map 2.0. For the Classic editor's Save and session recovery, use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwwos-tt69yqazet8utbf">
+      <w:hyperlink w:history="1" r:id="rIdouaxaqpy_nlx2rvahcf3p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic unsaved changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — The latest edits are still a draft</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
@@ -161,51 +161,51 @@
         <w:t xml:space="preserve">Draft</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means changes are not all saved; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Saving</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a save is in progress. Finish the drag or placement and wait for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Saved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before leaving. Edits made during a save need their own subsequent save. Saved does not mean published: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonkanua_p0qlmo7hqfxih">
+      <w:hyperlink w:history="1" r:id="rIdtls_gj1rnn8xfuzxgp-xz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is a separate review and publication action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The save failed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -355,51 +355,51 @@
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changed elsewhere. Reload.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the draft on the server has moved on. Autosaving stops to avoid overwriting it; repeated Update attempts do not resolve the conflict. Coordinate with the other editor and export your current drawing before reloading. Reopen the floor to load the saved draft, compare the changes and reapply the work that should be kept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Importing an exported map replaces the current draft and does not merge competing edits. Use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhz46bjzz2tb4zjw60vap">
+      <w:hyperlink w:history="1" r:id="rIdabnbklcn2yes1ryizuiav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">map import/export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> only after deciding which drawing to keep. A retained server revision is not a promise of a restore button in this editor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still unable to save?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Keep the building/floor name, exact error, time and whether another editor was working. Retain the exported drawing and original pictures. Check the published map separately; it can still show the previous successful update.</w:t>
@@ -840,51 +840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl9yyy9ojs3dqvlanzddwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-2-draft-could-not-save/" TargetMode="External"/><Relationship Id="rIdjwwos-tt69yqazet8utbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdonkanua_p0qlmo7hqfxih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdnhz46bjzz2tb4zjw60vap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-or-export-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d815e1ceb21203b34f98d68de54d77d8a934afee.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtkjlck9urdc6vvbktnruk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/map-2-draft-could-not-save/" TargetMode="External"/><Relationship Id="rIdouaxaqpy_nlx2rvahcf3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdtls_gj1rnn8xfuzxgp-xz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdabnbklcn2yes1ryizuiav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-or-export-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d815e1ceb21203b34f98d68de54d77d8a934afee.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A Map 2.0 draft could not save</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>