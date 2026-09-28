--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Routes are a network of points and paths drawn over the floor, separate from the plan itself. What connects to what, how a route crosses floors, and the per-floor licence that decides whether any of it runs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgi8cehodj6ycs-a30dysl">
+      <w:hyperlink w:history="1" r:id="rIdbpxduswc_je6ouzhq4p7u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-network" descr="A route exists only along joined points. Nearly touching is not joined, and an unassigned room is not on the network." title="A route exists only along joined points. Nearly touching is not joined, and an unassigned room is not on the network."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -431,51 +431,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A route changes floor only where one facility has a position on both floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building whose floors each have a perfect network and no lift marked will route
 beautifully within a floor and refuse to go between them. There is more to that
 join than marking it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq4eahm91ct8jph1r3i61d">
+      <w:hyperlink w:history="1" r:id="rIdky65pgodrsd1xwu7vgmao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a route starts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody asking for directions has to be somewhere. That "you are here" comes
@@ -484,84 +484,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">location access key</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a printed QR sticker bound to a spot on a floor.
 Scanning it says where the person is standing. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzqsvvmhmzbqn8kryh4jn">
+      <w:hyperlink w:history="1" r:id="rId1ayton0u0cgudijxitad1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a QR start point in the lobby</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">screen that knows where it is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a lobby board or a signage screen has a
 place on the floor, so a route from it starts at the screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Either way the person ends up on their own phone, walking the route a step at a
+time — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdb5_h37otncwaddj6nptma">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-start-points" descr="You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor." title="You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1239,51 +1260,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgi8cehodj6ycs-a30dysl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdq4eahm91ct8jph1r3i61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdgzqsvvmhmzbqn8kryh4jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/160b64ae832c794bbb9aa5a4d4b0b6cb81ac284c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac4bac20ce3bddeb2a3c18dc54900ab6d3667b4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0465218b9185849566b3f7866cb7d400af36ec74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3edb798715d1076cb8af8f2a2ce11baafd4897.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e525e11675ca9c44cba9212aa9a4f9ffa1bbd784.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpxduswc_je6ouzhq4p7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdky65pgodrsd1xwu7vgmao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId1ayton0u0cgudijxitad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdb5_h37otncwaddj6nptma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/160b64ae832c794bbb9aa5a4d4b0b6cb81ac284c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac4bac20ce3bddeb2a3c18dc54900ab6d3667b4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0465218b9185849566b3f7866cb7d400af36ec74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3edb798715d1076cb8af8f2a2ce11baafd4897.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e525e11675ca9c44cba9212aa9a4f9ffa1bbd784.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How wayfinding finds a path</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>