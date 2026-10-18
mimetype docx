--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How wayfinding finds a path</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Routes are a network of points and paths drawn over the floor, separate from the plan itself. What connects to what, how a route crosses floors, and the per-floor licence that decides whether any of it runs.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Routes are a network of points and paths drawn over the floor, separate from the plan itself. What connects to what, how a route crosses floors, and the per-floor licence that decides whether any of it runs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpxduswc_je6ouzhq4p7u">
+      <w:hyperlink w:history="1" r:id="rId4gfhshu8tl4svybl-1nnw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-network" descr="A route exists only along joined points. Nearly touching is not joined, and an unassigned room is not on the network." title="A route exists only along joined points. Nearly touching is not joined, and an unassigned room is not on the network."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -266,76 +274,76 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A resource joins the network by being assigned.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room with no place on the
 map has nothing to route to, however complete the corridors are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5429250"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons" descr="The assign panel: a badge marks what already has a place on this floor, and a status icon each resource." title="The assign panel: a badge marks what already has a place on this floor, and a status icon each resource."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5429250"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -431,51 +439,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A route changes floor only where one facility has a position on both floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building whose floors each have a perfect network and no lift marked will route
 beautifully within a floor and refuse to go between them. There is more to that
 join than marking it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdky65pgodrsd1xwu7vgmao">
+      <w:hyperlink w:history="1" r:id="rIdw2vfbmj_rtxy2reoh9r4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a route starts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody asking for directions has to be somewhere. That "you are here" comes
@@ -484,96 +492,96 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">location access key</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a printed QR sticker bound to a spot on a floor.
 Scanning it says where the person is standing. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ayton0u0cgudijxitad1">
+      <w:hyperlink w:history="1" r:id="rIdnfemtiiq2jdte6juikm9j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a QR start point in the lobby</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">screen that knows where it is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a lobby board or a signage screen has a
 place on the floor, so a route from it starts at the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the person ends up on their own phone, walking the route a step at a
 time — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb5_h37otncwaddj6nptma">
+      <w:hyperlink w:history="1" r:id="rIdhob5xtq4ov6kwu22cxtjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-start-points" descr="You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor." title="You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -613,51 +621,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The licence is per floor, and it gates running, not drawing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wayfinding is licensed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one floor at a time</w:t>
       </w:r>
       <w:r>
@@ -678,76 +686,76 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read that carefully, because it is the opposite of what people assume. You can
 draw and save the whole network on an unlicensed floor and lose nothing. What
 does not happen is anybody getting directions on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The floor list shows the state per floor, and the chip there both reports it and
 opens the dialog that changes it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1704975"/>
+            <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-wayfinding-licence-chip" descr="The chip reports the floor's licence and opens the dialog that changes it." title="The chip reports the floor's licence and opens the dialog that changes it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1704975"/>
+                      <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1260,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpxduswc_je6ouzhq4p7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdky65pgodrsd1xwu7vgmao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId1ayton0u0cgudijxitad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdb5_h37otncwaddj6nptma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/160b64ae832c794bbb9aa5a4d4b0b6cb81ac284c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac4bac20ce3bddeb2a3c18dc54900ab6d3667b4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0465218b9185849566b3f7866cb7d400af36ec74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3edb798715d1076cb8af8f2a2ce11baafd4897.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e525e11675ca9c44cba9212aa9a4f9ffa1bbd784.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4gfhshu8tl4svybl-1nnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdw2vfbmj_rtxy2reoh9r4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdnfemtiiq2jdte6juikm9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdhob5xtq4ov6kwu22cxtjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c58aa5b750f5613094ef1f5647d1359a67fbdf88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2284d3bafca3be6ddc062c4c78b977b1e61f0e4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b144870c994d3d6fbba4a7442d3fbd83861c49e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b85dad8ecdcbb8c873cd07c4f68d034e89cb9c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e6189bb635e75977c81f9bb2e2a5082432dfaa6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How wayfinding finds a path</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>