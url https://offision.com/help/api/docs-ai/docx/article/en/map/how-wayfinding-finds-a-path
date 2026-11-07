--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4gfhshu8tl4svybl-1nnw">
+      <w:hyperlink w:history="1" r:id="rIdbi6yxvsh_ejjbywyybjmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -439,51 +439,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A route changes floor only where one facility has a position on both floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building whose floors each have a perfect network and no lift marked will route
 beautifully within a floor and refuse to go between them. There is more to that
 join than marking it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2vfbmj_rtxy2reoh9r4b">
+      <w:hyperlink w:history="1" r:id="rIdwry9es0s_ui5yi_jxhcvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a route starts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody asking for directions has to be somewhere. That "you are here" comes
@@ -492,96 +492,96 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">location access key</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a printed QR sticker bound to a spot on a floor.
 Scanning it says where the person is standing. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfemtiiq2jdte6juikm9j">
+      <w:hyperlink w:history="1" r:id="rId1tayx1pybukcqflgc2juo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a QR start point in the lobby</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">screen that knows where it is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a lobby board or a signage screen has a
 place on the floor, so a route from it starts at the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the person ends up on their own phone, walking the route a step at a
 time — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhob5xtq4ov6kwu22cxtjr">
+      <w:hyperlink w:history="1" r:id="rIdpzdtqf_zn5lk37dsihdl3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-start-points" descr="You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor." title="You are here comes from a pinned sticker or a screen that knows its spot. Without either, it is just somewhere on this floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1268,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4gfhshu8tl4svybl-1nnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdw2vfbmj_rtxy2reoh9r4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdnfemtiiq2jdte6juikm9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdhob5xtq4ov6kwu22cxtjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c58aa5b750f5613094ef1f5647d1359a67fbdf88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2284d3bafca3be6ddc062c4c78b977b1e61f0e4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b144870c994d3d6fbba4a7442d3fbd83861c49e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b85dad8ecdcbb8c873cd07c4f68d034e89cb9c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e6189bb635e75977c81f9bb2e2a5082432dfaa6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbi6yxvsh_ejjbywyybjmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdwry9es0s_ui5yi_jxhcvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId1tayx1pybukcqflgc2juo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdpzdtqf_zn5lk37dsihdl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c58aa5b750f5613094ef1f5647d1359a67fbdf88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2284d3bafca3be6ddc062c4c78b977b1e61f0e4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b144870c994d3d6fbba4a7442d3fbd83861c49e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b85dad8ecdcbb8c873cd07c4f68d034e89cb9c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e6189bb635e75977c81f9bb2e2a5082432dfaa6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How wayfinding finds a path</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>