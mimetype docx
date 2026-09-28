--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkegrpf3ekfqo6aq-xz-v7">
+      <w:hyperlink w:history="1" r:id="rIdcx01uo93hbufhwgzbid2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Assign the floor's rooms and desks first. Generating connects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 resources, so running it on a floor where nothing is linked produces corridors
 that lead nowhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujmkfxianmfbaegd02tc7">
+      <w:hyperlink w:history="1" r:id="rIdxqzhes_87orrzmh9pysc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the way to build a network, and hand-drawing is the way to correct it.
 The generator reads the floor you have already drawn, threads paths down the gaps
 between your objects, and joins every assigned resource to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -460,51 +460,51 @@
         <w:t xml:space="preserve">The generator gets the corridors right and the judgement calls wrong. Switch to
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Draw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tools for the rest — the fire door people actually use,
 the shortcut through the kitchen you would rather they did not take. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId379kklmlmxvkatny1lib_">
+      <w:hyperlink w:history="1" r:id="rIdri0yyrjjzvaelquhgpnrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the walking paths by hand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corrections survive until the next generate, which is the reason to get the
 clearance right before you start hand-editing rather than after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1084,51 +1084,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkegrpf3ekfqo6aq-xz-v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdujmkfxianmfbaegd02tc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId379kklmlmxvkatny1lib_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/918e3116eceec932995210656db713ed0b8b41e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/682d574a2b671623eba0edbd2f4d1288d118d959.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcx01uo93hbufhwgzbid2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdxqzhes_87orrzmh9pysc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdri0yyrjjzvaelquhgpnrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/918e3116eceec932995210656db713ed0b8b41e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/682d574a2b671623eba0edbd2f4d1288d118d959.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Generate the walking paths automatically</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>