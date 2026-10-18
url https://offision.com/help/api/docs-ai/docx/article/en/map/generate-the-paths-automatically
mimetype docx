--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,117 +26,125 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Generate the walking paths automatically</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">One button builds the whole network from the floor you already drew — paths follow the corridors and reach every assigned resource. The two settings that shape the result, and what survives a regenerate.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] One button builds the whole network from the floor you already drew — paths follow the corridors and reach every assigned resource. The two settings that shape the result, and what survives a regenerate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcx01uo93hbufhwgzbid2k">
+      <w:hyperlink w:history="1" r:id="rIdohc-qopcdwitdtyr1npfw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Assign the floor's rooms and desks first. Generating connects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 resources, so running it on a floor where nothing is linked produces corridors
 that lead nowhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqzhes_87orrzmh9pysc1">
+      <w:hyperlink w:history="1" r:id="rIdk1y_f0-ch78f1fs087kbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the way to build a network, and hand-drawing is the way to correct it.
 The generator reads the floor you have already drawn, threads paths down the gaps
 between your objects, and joins every assigned resource to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -169,51 +177,51 @@
         <w:t xml:space="preserve">Auto-generate paths</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it
 says what it will do: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">paths follow corridors and connect every assigned resource.
 Start, lift and stairs points are kept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="6353175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-generate-panel" descr="Two settings, one button." title="Two settings, one button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -460,51 +468,51 @@
         <w:t xml:space="preserve">The generator gets the corridors right and the judgement calls wrong. Switch to
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Draw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tools for the rest — the fire door people actually use,
 the shortcut through the kitchen you would rather they did not take. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdri0yyrjjzvaelquhgpnrc">
+      <w:hyperlink w:history="1" r:id="rIdlo8hm282rlirw6iozocta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the walking paths by hand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corrections survive until the next generate, which is the reason to get the
 clearance right before you start hand-editing rather than after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1084,51 +1092,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcx01uo93hbufhwgzbid2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdxqzhes_87orrzmh9pysc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdri0yyrjjzvaelquhgpnrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/918e3116eceec932995210656db713ed0b8b41e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/682d574a2b671623eba0edbd2f4d1288d118d959.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdohc-qopcdwitdtyr1npfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdk1y_f0-ch78f1fs087kbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdlo8hm282rlirw6iozocta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b19e0ce4907114908f6205e8ee1fd73765dba8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306897cf3bed7a4139b9d017b915cec0e73d8899.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Generate the walking paths automatically</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>