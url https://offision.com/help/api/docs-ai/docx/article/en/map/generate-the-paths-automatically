--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohc-qopcdwitdtyr1npfw">
+      <w:hyperlink w:history="1" r:id="rIdg3-jvivpievk8yaoqjusu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Assign the floor's rooms and desks first. Generating connects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 resources, so running it on a floor where nothing is linked produces corridors
 that lead nowhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1y_f0-ch78f1fs087kbg">
+      <w:hyperlink w:history="1" r:id="rIdtb9rph0prx3rrnx90d9aa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the way to build a network, and hand-drawing is the way to correct it.
 The generator reads the floor you have already drawn, threads paths down the gaps
 between your objects, and joins every assigned resource to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -468,51 +468,51 @@
         <w:t xml:space="preserve">The generator gets the corridors right and the judgement calls wrong. Switch to
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Draw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tools for the rest — the fire door people actually use,
 the shortcut through the kitchen you would rather they did not take. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlo8hm282rlirw6iozocta">
+      <w:hyperlink w:history="1" r:id="rIdbkji7efjlzjvtupcjgwko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the walking paths by hand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corrections survive until the next generate, which is the reason to get the
 clearance right before you start hand-editing rather than after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1092,51 +1092,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdohc-qopcdwitdtyr1npfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdk1y_f0-ch78f1fs087kbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdlo8hm282rlirw6iozocta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b19e0ce4907114908f6205e8ee1fd73765dba8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306897cf3bed7a4139b9d017b915cec0e73d8899.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg3-jvivpievk8yaoqjusu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdtb9rph0prx3rrnx90d9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdbkji7efjlzjvtupcjgwko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b19e0ce4907114908f6205e8ee1fd73765dba8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306897cf3bed7a4139b9d017b915cec0e73d8899.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Generate the walking paths automatically</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>