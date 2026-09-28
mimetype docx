--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,221 +26,392 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frame the default 3D view</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The angle a floor opens at, everywhere it is shown — orbit the map until it looks right, save the camera, and know what to do when somebody has saved a bad one.</w:t>
+        <w:t xml:space="preserve">The angle a floor opens at, everywhere it is shown — drag the map until it looks right, or start from a tilt and a turn, and know what to do when somebody has saved a bad one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-h_lbmqtrccwipjn26hwu">
+      <w:hyperlink w:history="1" r:id="rIdqfkxj86sq8y0kqdupvsno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Worth doing last, once the floor is drawn and the heights are set — the angle
 you save is the angle everybody sees, and it is only worth choosing when there
 is something to look at.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A floor is a three-dimensional thing shown on flat screens of very different
 shapes, so somebody has to decide which way it faces when it first appears. That
 decision is made here, once, and every surface that draws the floor inherits it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Open 3D preview</w:t>
+        <w:t xml:space="preserve">1. Open View angle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The fourth mode. The canvas is replaced by the real 3D map — the same one the
-app and the screens in the lobby draw.</w:t>
+app and the screens in the lobby draw — and the tab carries a badge saying which
+projection this floor is on, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A floor set to read flat has no
+camera to frame, and the panel offers it nothing but the turns; everything below
+assumes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfrdy4n7_zae1xudj81va5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for the
+other one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Orbit until it looks right</w:t>
+        <w:t xml:space="preserve">2. Frame it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Drag to rotate, scroll to zoom, and drag with the secondary button to pan. The
-[...8 lines deleted...]
-then save it as the default 3D view</w:t>
+        <w:t xml:space="preserve">Drag to rotate, scroll to zoom, and drag with the secondary button to pan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two rows of presets do the same job without a steady hand, and each reads the
+live camera back beside its own label as you drag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — five elevations, from straight overhead down to eye level: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Top
+down</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">High</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tilted</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Low</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Very low</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — four arrows either side of where the camera is now: a quarter turn
+(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">90°</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) and an eighth (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">45°</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) each way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recenter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, under them, re-fits the whole plan in the frame. That is the way
+back when a drag has wandered off the floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3495675"/>
+            <wp:extent cx="5715000" cy="4476750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-3d-view-panel" descr="Frame it on the left; save it on the right." title="Frame it on the left; save it on the right."/>
+            <wp:docPr id="1" name="map-3d-view-buttons" descr="Tilt sets the elevation; Turn nudges the camera round the floor." title="Tilt sets the elevation; Turn nudges the camera round the floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3495675"/>
+                      <a:ext cx="5715000" cy="4476750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Frame it on the left; save it on the right.</w:t>
+        <w:t xml:space="preserve">Tilt sets the elevation; Turn nudges the camera round the floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to aim for, given where this ends up:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show the whole floor.</w:t>
@@ -266,53 +437,83 @@
         </w:rPr>
         <w:t xml:space="preserve">Point the entrance towards the bottom.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A map is easiest to read when the
 way in is nearest the viewer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tilt, do not flatten.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> A near-vertical camera throws away the heights you
-[...1 lines deleted...]
-walls. Somewhere around halfway is what the samples use.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Top down</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> throws away the heights you just set;
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Very low</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hides the far side of the floor behind the near walls.
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tilted</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the middle stop — is what the samples use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-camera-tilt" descr="Halfway keeps the heights and the far side both visible." title="Halfway keeps the heights and the far side both visible."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -335,190 +536,192 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Halfway keeps the heights and the far side both visible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...61 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3219450"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-3d-view-buttons" descr="Set viewport saves the camera; Use default viewport clears it." title="Set viewport saves the camera; Use default viewport clears it."/>
+            <wp:docPr id="1" name="map-3d-view-panel" descr="Frame it on the left; the panel on the right follows the camera." title="Frame it on the left; the panel on the right follows the camera."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3219450"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Set viewport saves the camera; Use default viewport clears it.</w:t>
+        <w:t xml:space="preserve">Frame it on the left; the panel on the right follows the camera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Save it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Neither button writes anything on its own. </w:t>
+        <w:t xml:space="preserve">There is no separate button for the camera. The panel keeps whatever angle the
+map is left at, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in the header is what
-commits it, exactly as it does for the drawing.</w:t>
+        <w:t xml:space="preserve"> in the header commits it, exactly as it does for the
+drawing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use default viewport</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> goes back to the automatic angle and clears what was
+saved. That is the fix when a floor opens somewhere strange and nobody remembers
+why: reset it, frame it again, save.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> opens the six raw coordinates the panel used to lead with —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Position</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, each with an X, Y and Z. They mirror the camera
+while you move it, and typing in them moves the camera: useful for nudging one
+axis without disturbing the framing, and for copying a good angle onto another
+floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Close the editor. The preview beside the floor list should be at the angle you
 chose. Then open the floor on the app's map — same angle. That is the whole
 point of the setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -538,79 +741,99 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How anyone looks at the map afterwards.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is the opening view, not a
 lock. People can still orbit and zoom for themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The signage widgets' own framing.</w:t>
-[...18 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdypmvq3dgztnrna-goiarp">
+        <w:t xml:space="preserve">Whether the floor is drawn in perspective at all.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">View mode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> card
+at the top of the same panel decides that, and it is saved with the plan —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrfqldvbeb_beyaklzxji7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The signage widgets' own framing.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A board or a signage screen showing a
+floor plan can be given its own angle in its editor, which overrides this one
+for that screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anything about the drawing.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The camera is not part of the floor; changing
 it moves nothing and breaks nothing.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1047,51 +1270,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-h_lbmqtrccwipjn26hwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdypmvq3dgztnrna-goiarp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc660ed9006ba2a4e078f2374c8b0874e9bf3539.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d11b9c54dba97247a84d81fde9ba7bb9f4861f97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef15d398d5351649bd756a61cc077a2754b5bb01.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqfkxj86sq8y0kqdupvsno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdfrdy4n7_zae1xudj81va5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdrfqldvbeb_beyaklzxji7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3b2ed6c1049d83dce1b6e8ff761b05e6aac7eeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d11b9c54dba97247a84d81fde9ba7bb9f4861f97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9b2a818397c0b5a0847a9b33a836e363b5bdb87.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Frame the default 3D view</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>