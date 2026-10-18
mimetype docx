--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Frame the default 3D view</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The angle a floor opens at, everywhere it is shown — drag the map until it looks right, or start from a tilt and a turn, and know what to do when somebody has saved a bad one.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] The angle a floor opens at, everywhere it is shown — drag the map until it looks right, or start from a tilt and a turn, and know what to do when somebody has saved a bad one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-15</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfkxj86sq8y0kqdupvsno">
+      <w:hyperlink w:history="1" r:id="rIdsnpfgogwnm9u3dwjcen9a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Worth doing last, once the floor is drawn and the heights are set — the angle
 you save is the angle everybody sees, and it is only worth choosing when there
 is something to look at.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A floor is a three-dimensional thing shown on flat screens of very different
 shapes, so somebody has to decide which way it faces when it first appears. That
 decision is made here, once, and every surface that draws the floor inherits it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -142,51 +150,51 @@
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A floor set to read flat has no
 camera to frame, and the panel offers it nothing but the turns; everything below
 assumes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrdy4n7_zae1xudj81va5">
+      <w:hyperlink w:history="1" r:id="rId5csnwbbdbrtmp0cqj90l6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the
 other one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Frame it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -758,51 +766,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the floor is drawn in perspective at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> card
 at the top of the same panel decides that, and it is saved with the plan —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfqldvbeb_beyaklzxji7">
+      <w:hyperlink w:history="1" r:id="rIdhhozrof-szpe1lai2_dgq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1270,51 +1278,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqfkxj86sq8y0kqdupvsno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdfrdy4n7_zae1xudj81va5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdrfqldvbeb_beyaklzxji7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3b2ed6c1049d83dce1b6e8ff761b05e6aac7eeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d11b9c54dba97247a84d81fde9ba7bb9f4861f97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9b2a818397c0b5a0847a9b33a836e363b5bdb87.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsnpfgogwnm9u3dwjcen9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId5csnwbbdbrtmp0cqj90l6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdhhozrof-szpe1lai2_dgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3d489b1a396df3f04639d93f4b206cb22c2c5f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07dea53a2adcbab390e1dd4300cad2dfe54a64b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a16702edea1cbdb61f01bcb526ead69c0f8c593.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Frame the default 3D view</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>