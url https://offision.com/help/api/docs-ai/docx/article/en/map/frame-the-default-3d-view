--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsnpfgogwnm9u3dwjcen9a">
+      <w:hyperlink w:history="1" r:id="rIdze6ewostjcut7-pzpvgyv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -150,51 +150,51 @@
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A floor set to read flat has no
 camera to frame, and the panel offers it nothing but the turns; everything below
 assumes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5csnwbbdbrtmp0cqj90l6">
+      <w:hyperlink w:history="1" r:id="rIdzyejfbv0h6absjlgsetnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the
 other one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Frame it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -766,51 +766,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the floor is drawn in perspective at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> card
 at the top of the same panel decides that, and it is saved with the plan —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhozrof-szpe1lai2_dgq">
+      <w:hyperlink w:history="1" r:id="rIdhhqrwpmhysvztpxueaw6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show the floor plan flat, in 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1278,51 +1278,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsnpfgogwnm9u3dwjcen9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId5csnwbbdbrtmp0cqj90l6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdhhozrof-szpe1lai2_dgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3d489b1a396df3f04639d93f4b206cb22c2c5f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07dea53a2adcbab390e1dd4300cad2dfe54a64b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a16702edea1cbdb61f01bcb526ead69c0f8c593.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdze6ewostjcut7-pzpvgyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdzyejfbv0h6absjlgsetnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdhhqrwpmhysvztpxueaw6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3d489b1a396df3f04639d93f4b206cb22c2c5f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07dea53a2adcbab390e1dd4300cad2dfe54a64b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a16702edea1cbdb61f01bcb526ead69c0f8c593.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Frame the default 3D view</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>