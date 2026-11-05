--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Edit a Map 2.0 map</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Map family: new] Edit objects and Display settings in Map 2.0. Lock room geometry, shape walls, choose regional doors and display supports, then check the saved draft before updating the published map.</w:t>
+        <w:t xml:space="preserve">[Map family: new] Edit a Map 2.0 scene: search catalogues, drag and repeat placement, select groups, adjust wall and mounting heights, finishes and seating, then review the saved draft before updating the published map.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId53ib-is1wyn5tfbrtw2ka">
+      <w:hyperlink w:history="1" r:id="rId9mf-f1o8-7mepfz7wymhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/edit-a-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -120,51 +120,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the floor's Map 2.0 editor. Its header has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Saved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Update</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If you see Design, Route and Assign modes, use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu33bjmjg4ksw5eeexzhg2">
+      <w:hyperlink w:history="1" r:id="rIdkq-6uegonuhvpl1xjkex-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic instructions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Change the scene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose an insertion tool for a wall, room, door or furniture. Follow the placement hint on the canvas, then select the placed object to change its size, position or appearance. The selected object's controls stay beside it. Moving the camera changes your view, not the object's position.</w:t>
@@ -209,125 +209,125 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Display</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the header to adjust the map's presentation. These are Map 2.0 settings; the Classic 3D preview instructions apply to the Classic editor only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wait for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Saved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after editing. To change a published map, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpugxa2avu7tyzqdshn_od">
+      <w:hyperlink w:history="1" r:id="rIdxtscjkwpx7az9c0wlsch0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">review and update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Templates, replacement and exact size</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Template</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the bottom toolbar to browse ready-made room arrangements. Check the tile's dimensions and seat count before placing it. A template places drawing objects; it does not create room or desk resources. Select its objects afterward to adjust them and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagpeg2vrivg7xgv34vn0r">
+      <w:hyperlink w:history="1" r:id="rIdqrpp6ezltfzeo5xe8nwqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">assign the resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For furniture or equipment, use the selected object's change action to choose a compatible replacement. An unavailable replacement can have incompatible links or seats: do not remove a valid resource assignment just to force it. Check the result's geometry and assignment after replacement; changing an appearance is different from moving a booking to another resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the selected object's advanced controls for exact dimensions and other properties. When using a reference plan, use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Measure a known length</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, select the ends of a known span and enter its length. This calibrates the plan reference; it does not prove every generated wall or door is correct. Inspect them and keep the draft separate from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ija3yal2d0u47glxrdjn">
+      <w:hyperlink w:history="1" r:id="rIdf_cxl1uvsttk35ifzoopz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3381375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-2-display" descr="Edit objects directly in the Map 2.0 designer and change Display settings. Draft changes and updating a published map are separate actions." title="Edit objects directly in the Map 2.0 designer and change Display settings. Draft changes and updating a published map are separate actions."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -610,71 +610,265 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Table</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; choose the intended support and check the preview and height. These are map objects, not device enrollment or remote display controls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Search, place and repeat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Catalogue pickers have a search box. Search across the catalogue or choose a category, then select a furniture, equipment, door or template tile. Furniture includes meeting pods, booths and additional seating and storage designs; search by the object you need rather than expecting every item in the first category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For draggable furniture tiles, drag a tile onto the floor to place it. Placement remains active after a drop so you can add more copies. Duplication also stays active after each placed copy. Press </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to stop; copies already placed remain. Door previews indicate an invalid placement so you can choose a compatible wall position before dropping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Select a group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Use the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tool to drag a selection box. Furniture, devices and text inside it can be selected together; an unlocked room joins only when its whole footprint is enclosed. A selected room carries its contents when moved. Shift-click still adds individual objects. Check the selection before moving or duplicating it, and keep room geometry locked when arranging its contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adjust height, finishes and fittings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The wall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Height</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> control offers presets, a live slider and an exact centimetre value. Preview the change while dragging; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> cancels the unfinished adjustment. Wall-mounted objects also have a vertical height handle: drag it and inspect the object against the wall before finishing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For walls that support separate sections, select the upper or lower finish target before choosing its material and colour. A room's floor is a separate target. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> restores the material's natural colour. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Floor style</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> changes the whole floor's material and colour; check it alongside the room's own floor finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Seating controls change chair count and arrangement where supported. Some fitting tiles cycle through alternatives rather than acting as a simple on/off switch. Assigned seat positions can restrict these changes; inspect resource assignments after changing furniture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3762375"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="map-2-floor-style" descr="Floor style changes the whole floor's surface and colour while keeping the scene visible for review." title="Floor style changes the whole floor's surface and colour while keeping the scene visible for review."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3762375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Floor style changes the whole floor's surface and colour while keeping the scene visible for review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Check the result</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inspect the room boundary, door placement and furniture from above and in 3D. Reopen a locked room to confirm its lock was saved. Wait for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Saved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi0-iw3yl6usem9dddujfu">
+      <w:hyperlink w:history="1" r:id="rIdfibrtsuumyr_hncdprsmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> when the draft is ready for people to see.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1099,51 +1293,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId53ib-is1wyn5tfbrtw2ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdu33bjmjg4ksw5eeexzhg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdpugxa2avu7tyzqdshn_od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdagpeg2vrivg7xgv34vn0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7ija3yal2d0u47glxrdjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdi0-iw3yl6usem9dddujfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39be4d8e306c2b1e229926f25818b8c8e46f45bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b690b2949efaca3f94da5b0b4b41030bc12a48.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9mf-f1o8-7mepfz7wymhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdkq-6uegonuhvpl1xjkex-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdxtscjkwpx7az9c0wlsch0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdqrpp6ezltfzeo5xe8nwqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdf_cxl1uvsttk35ifzoopz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdfibrtsuumyr_hncdprsmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39be4d8e306c2b1e229926f25818b8c8e46f45bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6859b649bbed06ac474202d5e0669599fb95c052.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b53726088b7c2825fd76bf238dc7d5cd5f8b019.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Edit a Map 2.0 map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>