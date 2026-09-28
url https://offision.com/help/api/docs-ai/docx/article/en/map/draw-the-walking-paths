--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwtn6su-rhywwwdvu2g9u">
+      <w:hyperlink w:history="1" r:id="rIde3unijm-b8trhchwpycy9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Draw the floor and assign its rooms first. Routes connect </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> resources,
 so a network drawn before anything is assigned has nothing to arrive at — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jewuvgsjag5woczszaax">
+      <w:hyperlink w:history="1" r:id="rId4tskxuphho5kao9ldsudp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Most floors are better started with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhq1on_oxlxlwzevdr5wd">
+      <w:hyperlink w:history="1" r:id="rIdf9mbzzdbgmw1w_7izu9ra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Generate the paths automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 corrected by hand afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Switch to Route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -518,51 +518,51 @@
       <w:r>
         <w:t xml:space="preserve">Lifts and stairs are how a route leaves the floor, and they are facilities rather
 than route points. Mark them on every floor they serve, and put a route point at
 each one, so the network reaches the place the route changes level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rule that catches people is that it must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> facility with a position
 on each floor, not one facility per floor — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrzw-6sey7ievai4bvq0m">
+      <w:hyperlink w:history="1" r:id="rIdlxmhj1ov7q1pdrm8tv2zv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve"> A room joins the network by being assigned to
 an area, not by having a path drawn at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether directions are offered at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the per-floor licence — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxztkbuo_jbtlp8liumgp">
+      <w:hyperlink w:history="1" r:id="rIdzjqx58gn85ly9eonvatut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqwtn6su-rhywwwdvu2g9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId1jewuvgsjag5woczszaax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdkhq1on_oxlxlwzevdr5wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdtrzw-6sey7ievai4bvq0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdlxztkbuo_jbtlp8liumgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/924ff3c5c49d4d412752e4dedb88fdfc5ef899f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7483a1004085bdd405743c6ba2f3fd48904cfb28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde3unijm-b8trhchwpycy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId4tskxuphho5kao9ldsudp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdf9mbzzdbgmw1w_7izu9ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdlxmhj1ov7q1pdrm8tv2zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdzjqx58gn85ly9eonvatut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/924ff3c5c49d4d412752e4dedb88fdfc5ef899f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7483a1004085bdd405743c6ba2f3fd48904cfb28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draw the walking paths by hand</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>