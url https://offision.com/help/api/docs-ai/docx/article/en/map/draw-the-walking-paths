--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,180 +26,188 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Draw the walking paths by hand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Route mode's two tools — click to drop a point, drag from one to lay a path, right-click to remove. When hand-drawing beats generating, and the mistakes that leave a network with a hole in it.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Route mode's two tools — click to drop a point, drag from one to lay a path, right-click to remove. When hand-drawing beats generating, and the mistakes that leave a network with a hole in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3unijm-b8trhchwpycy9">
+      <w:hyperlink w:history="1" r:id="rIdrlsfxzgptwxjxox_01ter">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Draw the floor and assign its rooms first. Routes connect </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> resources,
 so a network drawn before anything is assigned has nothing to arrive at — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4tskxuphho5kao9ldsudp">
+      <w:hyperlink w:history="1" r:id="rIdtb3owrcfzwn2f2a-gyw36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Most floors are better started with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf9mbzzdbgmw1w_7izu9ra">
+      <w:hyperlink w:history="1" r:id="rIddgy8oa4t_xt14uggymgjx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Generate the paths automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 corrected by hand afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Switch to Route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the floor in the editor and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Route</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The plan greys back, the rail
 narrows to two tools, and the canvas carries a hint telling you what each click
 does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-mode" descr="Two tools: Draw, and Move." title="Two tools: Draw, and Move."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -518,51 +526,51 @@
       <w:r>
         <w:t xml:space="preserve">Lifts and stairs are how a route leaves the floor, and they are facilities rather
 than route points. Mark them on every floor they serve, and put a route point at
 each one, so the network reaches the place the route changes level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rule that catches people is that it must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> facility with a position
 on each floor, not one facility per floor — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxmhj1ov7q1pdrm8tv2zv">
+      <w:hyperlink w:history="1" r:id="rId_v-lfygs53n8jzuwhetzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -640,51 +648,51 @@
       <w:r>
         <w:t xml:space="preserve"> A room joins the network by being assigned to
 an area, not by having a path drawn at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether directions are offered at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the per-floor licence — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjqx58gn85ly9eonvatut">
+      <w:hyperlink w:history="1" r:id="rIdm8hc0t3d6qngpstjclhja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1130,51 +1138,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde3unijm-b8trhchwpycy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId4tskxuphho5kao9ldsudp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdf9mbzzdbgmw1w_7izu9ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdlxmhj1ov7q1pdrm8tv2zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdzjqx58gn85ly9eonvatut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/924ff3c5c49d4d412752e4dedb88fdfc5ef899f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7483a1004085bdd405743c6ba2f3fd48904cfb28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlsfxzgptwxjxox_01ter" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdtb3owrcfzwn2f2a-gyw36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIddgy8oa4t_xt14uggymgjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rId_v-lfygs53n8jzuwhetzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdm8hc0t3d6qngpstjclhja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a105200d32fc16080c203035c6370683c6045fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb8e853893a2fd854c0516d6bd6abe457b9a2a47.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draw the walking paths by hand</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>