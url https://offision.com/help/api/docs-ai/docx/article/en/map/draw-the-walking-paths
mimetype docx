--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,111 +52,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlsfxzgptwxjxox_01ter">
+      <w:hyperlink w:history="1" r:id="rIdukpsbp25_kndlqu8v-gir">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Draw the floor and assign its rooms first. Routes connect </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> resources,
 so a network drawn before anything is assigned has nothing to arrive at — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtb3owrcfzwn2f2a-gyw36">
+      <w:hyperlink w:history="1" r:id="rId6hiupv-1svivrnbvpb60u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Most floors are better started with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgy8oa4t_xt14uggymgjx">
+      <w:hyperlink w:history="1" r:id="rIdb-s8b58lise3u8w6ov4vt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Generate the paths automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 corrected by hand afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Switch to Route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -526,51 +526,51 @@
       <w:r>
         <w:t xml:space="preserve">Lifts and stairs are how a route leaves the floor, and they are facilities rather
 than route points. Mark them on every floor they serve, and put a route point at
 each one, so the network reaches the place the route changes level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rule that catches people is that it must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> facility with a position
 on each floor, not one facility per floor — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_v-lfygs53n8jzuwhetzx">
+      <w:hyperlink w:history="1" r:id="rIdxjo0xyuumijfcggaquoi0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect floors with lifts and stairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -648,51 +648,51 @@
       <w:r>
         <w:t xml:space="preserve"> A room joins the network by being assigned to
 an area, not by having a path drawn at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether directions are offered at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the per-floor licence — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm8hc0t3d6qngpstjclhja">
+      <w:hyperlink w:history="1" r:id="rIdvidffyldd-ep3kwj828vv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1138,51 +1138,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlsfxzgptwxjxox_01ter" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdtb3owrcfzwn2f2a-gyw36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIddgy8oa4t_xt14uggymgjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rId_v-lfygs53n8jzuwhetzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdm8hc0t3d6qngpstjclhja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a105200d32fc16080c203035c6370683c6045fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb8e853893a2fd854c0516d6bd6abe457b9a2a47.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdukpsbp25_kndlqu8v-gir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId6hiupv-1svivrnbvpb60u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdb-s8b58lise3u8w6ov4vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdxjo0xyuumijfcggaquoi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdvidffyldd-ep3kwj828vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a105200d32fc16080c203035c6370683c6045fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb8e853893a2fd854c0516d6bd6abe457b9a2a47.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draw the walking paths by hand</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>