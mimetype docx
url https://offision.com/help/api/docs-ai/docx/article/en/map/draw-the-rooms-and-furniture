--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,111 +52,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2kqt64ezfd4inzkkkerlh">
+      <w:hyperlink w:history="1" r:id="rIdk03pbkp6u7df2rtuh0csh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/draw-the-rooms-and-furniture/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map to open at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzshouzdxrxrzqt-lf2kd">
+      <w:hyperlink w:history="1" r:id="rIdc_huuerge32kuhzlbeb_y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If you imported an
 image, it is already behind the canvas and you are tracing over it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything here happens in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the first of the four modes. You are
 drawing a flat plan seen from above; heights come afterwards, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclcdzd07vltax_4mxrnrw">
+      <w:hyperlink w:history="1" r:id="rIdjsqdqh4x7rx_4jsroy9nj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give objects height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Learn the rail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five tools down the left, and they are the whole drawing kit.</w:t>
@@ -1012,51 +1012,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How tall anything is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every shape gets a sensible default height; changing
 it is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq1iz9l8ejulqbtyrjvonm">
+      <w:hyperlink w:history="1" r:id="rIduoj4hgvqepge6fnbc15l2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give objects height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1503,51 +1503,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2kqt64ezfd4inzkkkerlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdmzshouzdxrxrzqt-lf2kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdclcdzd07vltax_4mxrnrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIdq1iz9l8ejulqbtyrjvonm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0878953b551617ca97d50c91f5900bdfe4283c2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e0ba5f3b6ed46759a9d20ef8ff623c6266288e7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk03pbkp6u7df2rtuh0csh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdc_huuerge32kuhzlbeb_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdjsqdqh4x7rx_4jsroy9nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIduoj4hgvqepge6fnbc15l2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0878953b551617ca97d50c91f5900bdfe4283c2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e0ba5f3b6ed46759a9d20ef8ff623c6266288e7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draw the rooms and furniture</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>