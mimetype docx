--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,198 +26,206 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Design mode — tracing the walls with rectangles and ellipses, dropping in desks and chairs from the furniture catalogue, and the four layers that decide what you can select. About half an hour for a real floor.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Design mode — tracing the walls with rectangles and ellipses, dropping in desks and chairs from the furniture catalogue, and the four layers that decide what you can select. About half an hour for a real floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk03pbkp6u7df2rtuh0csh">
+      <w:hyperlink w:history="1" r:id="rIdazn6f9f_wxxtqvcpd-qf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/draw-the-rooms-and-furniture/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map to open at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_huuerge32kuhzlbeb_y">
+      <w:hyperlink w:history="1" r:id="rIdouo7zoccgmrqnthu9ye0q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If you imported an
 image, it is already behind the canvas and you are tracing over it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything here happens in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the first of the four modes. You are
 drawing a flat plan seen from above; heights come afterwards, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsqdqh4x7rx_4jsroy9nj">
+      <w:hyperlink w:history="1" r:id="rIdnut9m7ahfjngjpedx2xnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give objects height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Learn the rail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five tools down the left, and they are the whole drawing kit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4457700"/>
+            <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-tool-rail" descr="Select, rectangle, ellipse, furniture, and the floor image." title="Select, rectangle, ellipse, furniture, and the floor image."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4457700"/>
+                      <a:ext cx="5715000" cy="3486150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -632,76 +640,76 @@
         </w:rPr>
         <w:t xml:space="preserve">Layer 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layer 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4267200"/>
+            <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-layers-panel" descr="Which layer you are editing, and which ones you can see." title="Which layer you are editing, and which ones you can see."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4267200"/>
+                      <a:ext cx="5715000" cy="3486150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1012,51 +1020,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How tall anything is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every shape gets a sensible default height; changing
 it is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduoj4hgvqepge6fnbc15l2">
+      <w:hyperlink w:history="1" r:id="rIdjo0nmqkxxyqpnfxrpyrzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give objects height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1503,51 +1511,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk03pbkp6u7df2rtuh0csh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdc_huuerge32kuhzlbeb_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdjsqdqh4x7rx_4jsroy9nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIduoj4hgvqepge6fnbc15l2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0878953b551617ca97d50c91f5900bdfe4283c2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e0ba5f3b6ed46759a9d20ef8ff623c6266288e7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdazn6f9f_wxxtqvcpd-qf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdouo7zoccgmrqnthu9ye0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdnut9m7ahfjngjpedx2xnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIdjo0nmqkxxyqpnfxrpyrzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49245c642aa95577c63813ffbb80b4867e8e8a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec015138e075c56104b62b27fcf8f606fb48f19.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draw the rooms and furniture</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>