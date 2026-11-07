--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,119 +52,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazn6f9f_wxxtqvcpd-qf-">
+      <w:hyperlink w:history="1" r:id="rIdrtml9e7rwgly8y9u1-9ib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/draw-the-rooms-and-furniture/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map to open at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdouo7zoccgmrqnthu9ye0q">
+      <w:hyperlink w:history="1" r:id="rIdgqagbvpwyqeu3ouuolzpd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If you imported an
 image, it is already behind the canvas and you are tracing over it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything here happens in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the first of the four modes. You are
 drawing a flat plan seen from above; heights come afterwards, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnut9m7ahfjngjpedx2xnc">
+      <w:hyperlink w:history="1" r:id="rIdeurchax1l8o8gzpam-cid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give objects height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Learn the rail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five tools down the left, and they are the whole drawing kit.</w:t>
@@ -1020,51 +1020,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How tall anything is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every shape gets a sensible default height; changing
 it is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjo0nmqkxxyqpnfxrpyrzf">
+      <w:hyperlink w:history="1" r:id="rIddbnl5sbnk_yfccb6qes98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give objects height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1511,51 +1511,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdazn6f9f_wxxtqvcpd-qf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdouo7zoccgmrqnthu9ye0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdnut9m7ahfjngjpedx2xnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIdjo0nmqkxxyqpnfxrpyrzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49245c642aa95577c63813ffbb80b4867e8e8a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec015138e075c56104b62b27fcf8f606fb48f19.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtml9e7rwgly8y9u1-9ib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdgqagbvpwyqeu3ouuolzpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdeurchax1l8o8gzpam-cid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIddbnl5sbnk_yfccb6qes98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49245c642aa95577c63813ffbb80b4867e8e8a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec015138e075c56104b62b27fcf8f606fb48f19.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Draw the rooms and furniture</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>