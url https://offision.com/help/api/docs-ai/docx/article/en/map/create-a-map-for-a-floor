--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9u6yh-pecrxdmeemgbb6">
+      <w:hyperlink w:history="1" r:id="rIdii005a08l8-wmf2jkktb-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The building and its floors have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatbctedvswv18sv9btugx">
+      <w:hyperlink w:history="1" r:id="rIdtn_2zfhy4ej1thbal3rrs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need permission to edit settings, not just read them; without it the floor
 opens but the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button does nothing. Have your plan to hand if you have
 one, as an image or as an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -514,69 +514,69 @@
         <w:t xml:space="preserve">The image is only ever traced over, so it does not have to be beautiful — it has
 to be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">straight, to scale, and readable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Two three-minute walkthroughs are
 linked from the import dialog itself, and they are the shortest route if you are
 starting from a PDF or a printout:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdv-mtk156cqeme6ckyw0uh">
+      <w:hyperlink w:history="1" r:id="rIdykjpz2rcevhbq66w7zz_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Making the plan in PowerPoint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcb5pij4pl9u9jca7lt_1v">
+      <w:hyperlink w:history="1" r:id="rIdbevzm6w0g0f7kms44hvii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Making the plan in Photoshop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keep the long edge at or under 4096 pixels. Larger images are scaled down before
 they are drawn, so the extra pixels cost loading time and buy nothing — and on
 panels and kiosks the limit is lower still.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. State the floor's real width</w:t>
       </w:r>
@@ -780,51 +780,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Draw, then save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You land in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode with your image behind the canvas, ready to trace.
 That is its own article — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnsc52fc3ivdpnbgbsqua">
+      <w:hyperlink w:history="1" r:id="rIdfmw1gzerawi_ruaii1lrz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing reaches the server until you save. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
@@ -880,51 +880,51 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rooms and desks themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A new map has shapes on it and nothing
 linked to them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn06-jgsimuigyfyiblftj">
+      <w:hyperlink w:history="1" r:id="rId3uiraxqytni8imka9nryq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what that
 link is and why it is a separate job.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1467,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk9u6yh-pecrxdmeemgbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdatbctedvswv18sv9btugx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdv-mtk156cqeme6ckyw0uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdcb5pij4pl9u9jca7lt_1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdvnsc52fc3ivdpnbgbsqua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdn06-jgsimuigyfyiblftj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af1cd23a53511cbc48922c9e0708f5f7cf5981bb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0bca14543805585cd8c51945c43b7ffbbacccba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60c228683582969ef4ba2c1f16f36bf276fcb544.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e43b6a04a8fca4f7a279303f5970ddc91a3dffa8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdii005a08l8-wmf2jkktb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdtn_2zfhy4ej1thbal3rrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdykjpz2rcevhbq66w7zz_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdbevzm6w0g0f7kms44hvii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdfmw1gzerawi_ruaii1lrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId3uiraxqytni8imka9nryq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af1cd23a53511cbc48922c9e0708f5f7cf5981bb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0bca14543805585cd8c51945c43b7ffbbacccba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60c228683582969ef4ba2c1f16f36bf276fcb544.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e43b6a04a8fca4f7a279303f5970ddc91a3dffa8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a map for a floor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>