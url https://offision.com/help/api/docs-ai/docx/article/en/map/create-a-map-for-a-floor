--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,105 +26,113 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Create a map for a floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Four ways to start a floor — a sample, an empty canvas, an image of your own plan, or a map file — and the one question the editor asks that everything else depends on. About fifteen minutes.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Four ways to start a floor — a sample, an empty canvas, an image of your own plan, or a map file — and the one question the editor asks that everything else depends on. About fifteen minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii005a08l8-wmf2jkktb-">
+      <w:hyperlink w:history="1" r:id="rIdzs4mv982-bpmxwdln8qsk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The building and its floors have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtn_2zfhy4ej1thbal3rrs">
+      <w:hyperlink w:history="1" r:id="rId3vdoywhxwmm3sntct0kcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need permission to edit settings, not just read them; without it the floor
 opens but the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button does nothing. Have your plan to hand if you have
 one, as an image or as an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -140,138 +148,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Map</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. The list down the middle is your buildings and their floors. A
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. Selecting a floor shows what is on it.</w:t>
+        <w:t xml:space="preserve">. The floor selector lists your buildings and their floors. Select
+a floor to see its map. A floor without a Classic map is marked </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No map</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No floor plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in earlier layouts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-floor-list" descr="One row per floor. The tick means there is a map on it." title="One row per floor. The tick means there is a map on it."/>
+            <wp:docPr id="1" name="map-floor-list" descr="Select a floor to preview its Classic map." title="Select a floor to preview its Classic map."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">One row per floor. The tick means there is a map on it.</w:t>
+        <w:t xml:space="preserve">Select a floor to preview its Classic map.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a floor with nothing on it, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
@@ -514,69 +532,69 @@
         <w:t xml:space="preserve">The image is only ever traced over, so it does not have to be beautiful — it has
 to be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">straight, to scale, and readable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Two three-minute walkthroughs are
 linked from the import dialog itself, and they are the shortest route if you are
 starting from a PDF or a printout:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdykjpz2rcevhbq66w7zz_r">
+      <w:hyperlink w:history="1" r:id="rIduzqzqnomyamh12iquycnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Making the plan in PowerPoint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdbevzm6w0g0f7kms44hvii">
+      <w:hyperlink w:history="1" r:id="rId55rf6s2tfnxsp3xmxt4hn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Making the plan in Photoshop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keep the long edge at or under 4096 pixels. Larger images are scaled down before
 they are drawn, so the extra pixels cost loading time and buy nothing — and on
 panels and kiosks the limit is lower still.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. State the floor's real width</w:t>
       </w:r>
@@ -780,51 +798,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Draw, then save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You land in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode with your image behind the canvas, ready to trace.
 That is its own article — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmw1gzerawi_ruaii1lrz">
+      <w:hyperlink w:history="1" r:id="rIdzfpg94jimoabzjk2ahcij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing reaches the server until you save. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
@@ -835,96 +853,85 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save &amp; Close</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Closing with unsaved work asks
 first, and a session that ends badly is offered back to you next time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Close the editor and look at the floor list. The floor should now carry a tick
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, and the preview beside it should show your map in
+        <w:t xml:space="preserve">Close the editor and select the floor again. Its preview should show your map in
 3D — which is also the fastest way to notice that the scale is wrong, because a
 floor at the wrong width looks obviously too tall or too flat once it has walls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rooms and desks themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A new map has shapes on it and nothing
 linked to them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uiraxqytni8imka9nryq">
+      <w:hyperlink w:history="1" r:id="rIdq1hv1cwbki2buy62lucrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what that
 link is and why it is a separate job.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1467,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdii005a08l8-wmf2jkktb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdtn_2zfhy4ej1thbal3rrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdykjpz2rcevhbq66w7zz_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdbevzm6w0g0f7kms44hvii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdfmw1gzerawi_ruaii1lrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId3uiraxqytni8imka9nryq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af1cd23a53511cbc48922c9e0708f5f7cf5981bb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0bca14543805585cd8c51945c43b7ffbbacccba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60c228683582969ef4ba2c1f16f36bf276fcb544.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e43b6a04a8fca4f7a279303f5970ddc91a3dffa8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzs4mv982-bpmxwdln8qsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId3vdoywhxwmm3sntct0kcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIduzqzqnomyamh12iquycnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rId55rf6s2tfnxsp3xmxt4hn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdzfpg94jimoabzjk2ahcij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdq1hv1cwbki2buy62lucrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d7dac0050c446cac5468d120df8ef546c2dcb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41fbcf2daa23ddc27dfbe4e5c490d6d7e4f1e673.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7baa5a1f533a5f67467f0811ad73c01dc4df600.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cea8c58777100bc7f51be8ec84aa2c754d3bc17a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a map for a floor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>