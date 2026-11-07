--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,87 +52,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzs4mv982-bpmxwdln8qsk">
+      <w:hyperlink w:history="1" r:id="rId3psuuucfhsietuvzgryeh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The building and its floors have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3vdoywhxwmm3sntct0kcc">
+      <w:hyperlink w:history="1" r:id="rIdpmrlegtsqls8-zwhnaiot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need permission to edit settings, not just read them; without it the floor
 opens but the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button does nothing. Have your plan to hand if you have
 one, as an image or as an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -532,69 +532,69 @@
         <w:t xml:space="preserve">The image is only ever traced over, so it does not have to be beautiful — it has
 to be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">straight, to scale, and readable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Two three-minute walkthroughs are
 linked from the import dialog itself, and they are the shortest route if you are
 starting from a PDF or a printout:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIduzqzqnomyamh12iquycnu">
+      <w:hyperlink w:history="1" r:id="rIdxyhsw151lsfj9qtxja1wj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Making the plan in PowerPoint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId55rf6s2tfnxsp3xmxt4hn">
+      <w:hyperlink w:history="1" r:id="rIdtmqd2meuf8vrcbqar_kpb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Making the plan in Photoshop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keep the long edge at or under 4096 pixels. Larger images are scaled down before
 they are drawn, so the extra pixels cost loading time and buy nothing — and on
 panels and kiosks the limit is lower still.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. State the floor's real width</w:t>
       </w:r>
@@ -798,51 +798,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Draw, then save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You land in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode with your image behind the canvas, ready to trace.
 That is its own article — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfpg94jimoabzjk2ahcij">
+      <w:hyperlink w:history="1" r:id="rId4wh7o-6gynyyqteh4h5al">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing reaches the server until you save. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
@@ -887,51 +887,51 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rooms and desks themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A new map has shapes on it and nothing
 linked to them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq1hv1cwbki2buy62lucrf">
+      <w:hyperlink w:history="1" r:id="rIdlnwugoxint5oplcdoasus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What an Offision map is made of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what that
 link is and why it is a separate job.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1474,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzs4mv982-bpmxwdln8qsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId3vdoywhxwmm3sntct0kcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIduzqzqnomyamh12iquycnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rId55rf6s2tfnxsp3xmxt4hn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdzfpg94jimoabzjk2ahcij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdq1hv1cwbki2buy62lucrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d7dac0050c446cac5468d120df8ef546c2dcb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41fbcf2daa23ddc27dfbe4e5c490d6d7e4f1e673.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7baa5a1f533a5f67467f0811ad73c01dc4df600.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cea8c58777100bc7f51be8ec84aa2c754d3bc17a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3psuuucfhsietuvzgryeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdpmrlegtsqls8-zwhnaiot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdxyhsw151lsfj9qtxja1wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdtmqd2meuf8vrcbqar_kpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rId4wh7o-6gynyyqteh4h5al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdlnwugoxint5oplcdoasus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d7dac0050c446cac5468d120df8ef546c2dcb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41fbcf2daa23ddc27dfbe4e5c490d6d7e4f1e673.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7baa5a1f533a5f67467f0811ad73c01dc4df600.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cea8c58777100bc7f51be8ec84aa2c754d3bc17a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a map for a floor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>