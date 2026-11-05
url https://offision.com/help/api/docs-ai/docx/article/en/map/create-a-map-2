--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduubtht5gcwhianzxu1pmv">
+      <w:hyperlink w:history="1" r:id="rIdk5wtxuflnc_rnyqrhn2e_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/create-a-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use Map 2.0 when creating a new map. Buildings and floors must already exist in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidt4e6lrjptdbo_5qvmdo">
+      <w:hyperlink w:history="1" r:id="rIdwk7gdte0fxnwfqudeegub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Start on the right floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open Map, choose the new-map view, then choose the building and floor. Open that floor's editor. Switching the map view can change which maps people see across the account; it is not a separate switch for each floor.</w:t>
@@ -155,117 +155,117 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AI drawing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to read an image or PDF, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start from empty</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to draw by hand. AI drawing requires available AI map quota. Check the result's scale, doors, room boundaries and assignments before relying on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the floor already has a Classic map, use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdel0dfv4s2ntzvg_hekik_">
+      <w:hyperlink w:history="1" r:id="rIdw3lkf3iw1v-wvozanqfzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">migration guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">From classic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Work in the designer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map 2.0 edits the scene directly in 3D. A top-down camera is another view of the same map. Insert walls, rooms, doors and furniture, then select objects to adjust them. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfd2izxsnl421tfubcjuzl">
+      <w:hyperlink w:history="1" r:id="rIdie60di837m02yos7oysm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a Map 2.0 map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes save as a draft. Check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Saved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, then follow </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId81rhuksj1njmd4eacm5se">
+      <w:hyperlink w:history="1" r:id="rIdxl3oqndvnbkmnymbmc0nm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Review and update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A floor with no published map can show its draft when the new map is enabled; do not assume a saved first draft is private.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prepare an AI drawing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use a clear, straight plan of one floor. For a PDF, put the intended floor on the first page. Confirm the map area, remove unrelated margins, then check the proposed </w:t>
@@ -314,51 +314,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contact sales</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; drawing manually remains available. Do not assume a fixed allowance or that every retry is free. Stopping a reading after it starts still uses one AI map, as the Stop confirmation states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After generation, inspect the map before choosing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use this map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or opening the designer. A generated drawing does not make bookable resources: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtncevrgla1r5rrix0pnj0">
+      <w:hyperlink w:history="1" r:id="rIdghkioeikjsrq1p7rdfz6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">assign the existing resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Walk through the items marked to check, inspect doors and reachable areas, and test directions after updating. If the input cannot be read, choose a clearer plan or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start from empty</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; do not repeatedly consume quota on the same unreadable sheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -855,51 +855,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduubtht5gcwhianzxu1pmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdidt4e6lrjptdbo_5qvmdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rIdel0dfv4s2ntzvg_hekik_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-to-map-2/" TargetMode="External"/><Relationship Id="rIdfd2izxsnl421tfubcjuzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-map-2/" TargetMode="External"/><Relationship Id="rId81rhuksj1njmd4eacm5se" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdtncevrgla1r5rrix0pnj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e76410c2814693246a9453c3de66dabb0e80df8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk5wtxuflnc_rnyqrhn2e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdwk7gdte0fxnwfqudeegub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rIdw3lkf3iw1v-wvozanqfzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-to-map-2/" TargetMode="External"/><Relationship Id="rIdie60di837m02yos7oysm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdxl3oqndvnbkmnymbmc0nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdghkioeikjsrq1p7rdfz6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e76410c2814693246a9453c3de66dabb0e80df8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a floor map with Map 2.0</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>