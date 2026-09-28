--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndruwbrtkc-s1pfyj1xmo">
+      <w:hyperlink w:history="1" r:id="rId_whabhvdp4guph6vy4mfu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map with shapes on it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdefnjhdbz1jhbzwdvih-ns">
+      <w:hyperlink w:history="1" r:id="rIdzqe3mxkvafemf4iiuo_gs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the
 rooms and desks need to exist already. If one is missing you can create it
 without leaving the editor, but it is quicker to have them in place first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Switch to Assign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -496,51 +496,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Create anything missing, in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a room is not in the list, it does not exist yet. Add it from the panel and
 the ordinary resource form opens; save it and it appears ready to assign.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Facilities work the same way. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgo57aaupxzbnnuomczlg">
+      <w:hyperlink w:history="1" r:id="rId-t-n_0rog_jkbpf9p6eta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put facilities on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -629,51 +629,51 @@
       <w:r>
         <w:t xml:space="preserve"> A person is shown the resources they could
 already see. A map never widens or narrows that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lockers, sensors and panels.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Each is placed from its own form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8pl_ejr68gseabzh949i">
+      <w:hyperlink w:history="1" r:id="rIdh6rg251_exweul7kawlmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How rooms and desks link to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdndruwbrtkc-s1pfyj1xmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdefnjhdbz1jhbzwdvih-ns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdvgo57aaupxzbnnuomczlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdk8pl_ejr68gseabzh949i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b227635d98b39440d9d430da711fa81e6b4e2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44cf13ac4fd4e3cc4885a940e2cae80c87b93847.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_whabhvdp4guph6vy4mfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdzqe3mxkvafemf4iiuo_gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId-t-n_0rog_jkbpf9p6eta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdh6rg251_exweul7kawlmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b227635d98b39440d9d430da711fa81e6b4e2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44cf13ac4fd4e3cc4885a940e2cae80c87b93847.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Assign rooms and desks to the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>