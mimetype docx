--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,156 +26,164 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Put every room, desk, piece of equipment and parking space on the floor you drew — by dragging from the list, or by tapping a resource and then tapping its area. About ten minutes for a floor.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Put every room, desk, piece of equipment and parking space on the floor you drew — by dragging from the list, or by tapping a resource and then tapping its area. About ten minutes for a floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_whabhvdp4guph6vy4mfu">
+      <w:hyperlink w:history="1" r:id="rIdltvpmtz_l3wxrdvvx4b-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map with shapes on it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqe3mxkvafemf4iiuo_gs">
+      <w:hyperlink w:history="1" r:id="rIdvajxckxv6xklgzniz4609">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the
 rooms and desks need to exist already. If one is missing you can create it
 without leaving the editor, but it is quicker to have them in place first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Switch to Assign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the floor in the editor and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assign</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The left rail becomes a list
 of resource types, and the panel on the right becomes your resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-mode" descr="Your resources on the right, the floor you drew on the left." title="Your resources on the right, the floor you drew on the left."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -496,51 +504,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Create anything missing, in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a room is not in the list, it does not exist yet. Add it from the panel and
 the ordinary resource form opens; save it and it appears ready to assign.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Facilities work the same way. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-t-n_0rog_jkbpf9p6eta">
+      <w:hyperlink w:history="1" r:id="rIdxclfiytpy0cbwdgiwfkai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put facilities on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -629,51 +637,51 @@
       <w:r>
         <w:t xml:space="preserve"> A person is shown the resources they could
 already see. A map never widens or narrows that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lockers, sensors and panels.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Each is placed from its own form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh6rg251_exweul7kawlmd">
+      <w:hyperlink w:history="1" r:id="rIdt2srxkn82xde51hvl7kvr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How rooms and desks link to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1098,51 +1106,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_whabhvdp4guph6vy4mfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdzqe3mxkvafemf4iiuo_gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId-t-n_0rog_jkbpf9p6eta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdh6rg251_exweul7kawlmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b227635d98b39440d9d430da711fa81e6b4e2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44cf13ac4fd4e3cc4885a940e2cae80c87b93847.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdltvpmtz_l3wxrdvvx4b-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdvajxckxv6xklgzniz4609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdxclfiytpy0cbwdgiwfkai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdt2srxkn82xde51hvl7kvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93561b8fcb252279f91fecadf0f5c020ce21dc19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6f4f60b7038c9feeddcfa8fd2311c6c8bb7af7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Assign rooms and desks to the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>