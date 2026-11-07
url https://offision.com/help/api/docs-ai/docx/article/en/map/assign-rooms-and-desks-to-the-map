--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,87 +52,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltvpmtz_l3wxrdvvx4b-q">
+      <w:hyperlink w:history="1" r:id="rIdxznvwrbrp_9aiqnsraztk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor needs a map with shapes on it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvajxckxv6xklgzniz4609">
+      <w:hyperlink w:history="1" r:id="rIdvncclec7jzfxyyos6oiey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Draw the rooms and furniture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the
 rooms and desks need to exist already. If one is missing you can create it
 without leaving the editor, but it is quicker to have them in place first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Switch to Assign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -504,51 +504,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Create anything missing, in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a room is not in the list, it does not exist yet. Add it from the panel and
 the ordinary resource form opens; save it and it appears ready to assign.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Facilities work the same way. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxclfiytpy0cbwdgiwfkai">
+      <w:hyperlink w:history="1" r:id="rIdp_vfuus36lygyzajwtll_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put facilities on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -637,51 +637,51 @@
       <w:r>
         <w:t xml:space="preserve"> A person is shown the resources they could
 already see. A map never widens or narrows that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lockers, sensors and panels.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Each is placed from its own form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt2srxkn82xde51hvl7kvr">
+      <w:hyperlink w:history="1" r:id="rIdkolawv2lpe4x5reg_k-oe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How rooms and desks link to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1106,51 +1106,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdltvpmtz_l3wxrdvvx4b-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdvajxckxv6xklgzniz4609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdxclfiytpy0cbwdgiwfkai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdt2srxkn82xde51hvl7kvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93561b8fcb252279f91fecadf0f5c020ce21dc19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6f4f60b7038c9feeddcfa8fd2311c6c8bb7af7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxznvwrbrp_9aiqnsraztk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdvncclec7jzfxyyos6oiey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdp_vfuus36lygyzajwtll_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdkolawv2lpe4x5reg_k-oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93561b8fcb252279f91fecadf0f5c020ce21dc19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6f4f60b7038c9feeddcfa8fd2311c6c8bb7af7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Assign rooms and desks to the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>