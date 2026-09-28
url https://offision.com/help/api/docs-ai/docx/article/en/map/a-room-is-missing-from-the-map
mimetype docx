--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqjjd79cqfzmds9t8n5c_">
+      <w:hyperlink w:history="1" r:id="rId9ujicpvuj9ilauf8zfz1l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/a-room-is-missing-from-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, one question:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Is the room missing from the </w:t>
@@ -147,51 +147,51 @@
       <w:r>
         <w:t xml:space="preserve">, and find the resource in the list: a row that has no
 place says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet linked to a map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is what a half-finished floor looks like — the rooms were assigned and the
 desks were not, because the type rail was never switched to desks. Assign it and
 save. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8e7ycxtkxpj_ibuej9md">
+      <w:hyperlink w:history="1" r:id="rIdtlr49ugtd43yb_zgkp3xi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5429250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons" descr="The row's marker says whether it has a place; the heading says which floor." title="The row's marker says whether it has a place; the heading says which floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -331,51 +331,51 @@
       <w:r>
         <w:t xml:space="preserve">Assignments are part of the map, not a separate thing that saves itself. An
 afternoon of assigning that ended without </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is an afternoon that did not
 happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reopen the floor. If the editor offers to recover an interrupted session, take
 it and save immediately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy1wv4_u2zaqsfjadn-n3y">
+      <w:hyperlink w:history="1" r:id="rIdxjxh_yawk622_n4x_ijk2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Work in the map editor was not saved</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — A view filter is hiding it, in the editor only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -539,51 +539,51 @@
         <w:t xml:space="preserve">Solution 5 — It is not a room, a desk, equipment or a parking space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lockers, sensors, panels and signage screens all draw on the map, and none of
 them is placed from Assign mode. Each is placed from its own form, so a locker
 that is not showing was never given a coordinate on its own settings page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assign covers rooms, desks, equipment, parking spaces and facilities. Everything
 else is somewhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbrql6sqqmi5_3yqplvqp">
+      <w:hyperlink w:history="1" r:id="rIdtuubdorjx5cyepimzhdas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How rooms and desks link to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-placed-elsewhere" descr="Only the blue group is placed from Assign mode." title="Only the blue group is placed from Assign mode."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1099,51 +1099,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwqjjd79cqfzmds9t8n5c_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdo8e7ycxtkxpj_ibuej9md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdy1wv4_u2zaqsfjadn-n3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdbbrql6sqqmi5_3yqplvqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac4bac20ce3bddeb2a3c18dc54900ab6d3667b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e93976a0f73430aab960270d5a09cdaa3240babb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4209a3b1cbb143a973c8c4a49659a913255ca2ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ujicpvuj9ilauf8zfz1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdtlr49ugtd43yb_zgkp3xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdxjxh_yawk622_n4x_ijk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdtuubdorjx5cyepimzhdas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac4bac20ce3bddeb2a3c18dc54900ab6d3667b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e93976a0f73430aab960270d5a09cdaa3240babb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4209a3b1cbb143a973c8c4a49659a913255ca2ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A room or desk does not appear on the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>