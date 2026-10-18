--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Somebody is looking at the floor plan and the room they want is not on it. Five causes, in the order worth checking, and the one that looks like a bug and is a view filter.</w:t>
+        <w:t xml:space="preserve">[Map family: classic] Somebody is looking at the floor plan and the room they want is not on it. Five causes, in the order worth checking, and the one that looks like a bug and is a view filter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ujicpvuj9ilauf8zfz1l">
+      <w:hyperlink w:history="1" r:id="rIdqvfmsidd1t5q6-sjdub8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/a-room-is-missing-from-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First, one question:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Is the room missing from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or missing everywhere? Search for it in the
 resource list. If it is not there either, this is not a map problem — the room
 does not exist, or the person looking is not allowed to see it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -147,135 +155,135 @@
       <w:r>
         <w:t xml:space="preserve">, and find the resource in the list: a row that has no
 place says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet linked to a map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is what a half-finished floor looks like — the rooms were assigned and the
 desks were not, because the type rail was never switched to desks. Assign it and
 save. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlr49ugtd43yb_zgkp3xi">
+      <w:hyperlink w:history="1" r:id="rIdbpi7od8rivusl2uevg2rz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5429250"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons" descr="The row's marker says whether it has a place; the heading says which floor." title="The row's marker says whether it has a place; the heading says which floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5429250"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The row's marker says whether it has a place; the heading says which floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (Map)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (Map)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — It is assigned, but on a different floor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A resource sits in one place only, so assigning it on Second floor silently took
 it off First. It is not missing; it is somewhere else.</w:t>
       </w:r>
@@ -331,51 +339,51 @@
       <w:r>
         <w:t xml:space="preserve">Assignments are part of the map, not a separate thing that saves itself. An
 afternoon of assigning that ended without </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is an afternoon that did not
 happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reopen the floor. If the editor offers to recover an interrupted session, take
 it and save immediately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjxh_yawk622_n4x_ijk2">
+      <w:hyperlink w:history="1" r:id="rIdlaaizfhekhvhhhaoxf6wl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Work in the map editor was not saved</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — A view filter is hiding it, in the editor only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -451,76 +459,76 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eye</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside a layer hides that layer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a shape is missing from the editor but present on the app's map, it is one of
 these two. Nothing has been lost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4267200"/>
+            <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-height-filter" descr="The height filter and the layer eyes hide things from you, not from anybody else." title="The height filter and the layer eyes hide things from you, not from anybody else."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4267200"/>
+                      <a:ext cx="5715000" cy="3486150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -539,51 +547,51 @@
         <w:t xml:space="preserve">Solution 5 — It is not a room, a desk, equipment or a parking space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lockers, sensors, panels and signage screens all draw on the map, and none of
 them is placed from Assign mode. Each is placed from its own form, so a locker
 that is not showing was never given a coordinate on its own settings page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assign covers rooms, desks, equipment, parking spaces and facilities. Everything
 else is somewhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtuubdorjx5cyepimzhdas">
+      <w:hyperlink w:history="1" r:id="rId7j36ltltr8y_rwcvutyty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How rooms and desks link to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-placed-elsewhere" descr="Only the blue group is placed from Assign mode." title="Only the blue group is placed from Assign mode."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1099,51 +1107,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ujicpvuj9ilauf8zfz1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdtlr49ugtd43yb_zgkp3xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdxjxh_yawk622_n4x_ijk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdtuubdorjx5cyepimzhdas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac4bac20ce3bddeb2a3c18dc54900ab6d3667b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e93976a0f73430aab960270d5a09cdaa3240babb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4209a3b1cbb143a973c8c4a49659a913255ca2ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqvfmsidd1t5q6-sjdub8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdbpi7od8rivusl2uevg2rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdlaaizfhekhvhhhaoxf6wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rId7j36ltltr8y_rwcvutyty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2284d3bafca3be6ddc062c4c78b977b1e61f0e4d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cb5b25115d185a73889ba85c3513d9f0de15341.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/069050cb7f0be1076d0a976f0574c230da657d05.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A room or desk does not appear on the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>