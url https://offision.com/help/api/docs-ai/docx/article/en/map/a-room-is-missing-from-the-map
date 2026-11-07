--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvfmsidd1t5q6-sjdub8t">
+      <w:hyperlink w:history="1" r:id="rIdg75hpckdqpgnvze9iwb-k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/map/a-room-is-missing-from-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: classic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -155,51 +155,51 @@
       <w:r>
         <w:t xml:space="preserve">, and find the resource in the list: a row that has no
 place says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet linked to a map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is what a half-finished floor looks like — the rooms were assigned and the
 desks were not, because the type rail was never switched to desks. Assign it and
 save. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpi7od8rivusl2uevg2rz">
+      <w:hyperlink w:history="1" r:id="rId3q5jxwdxixkbubrbn--fj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign rooms and desks to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons" descr="The row's marker says whether it has a place; the heading says which floor." title="The row's marker says whether it has a place; the heading says which floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -339,51 +339,51 @@
       <w:r>
         <w:t xml:space="preserve">Assignments are part of the map, not a separate thing that saves itself. An
 afternoon of assigning that ended without </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is an afternoon that did not
 happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reopen the floor. If the editor offers to recover an interrupted session, take
 it and save immediately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlaaizfhekhvhhhaoxf6wl">
+      <w:hyperlink w:history="1" r:id="rIdlherdmtbwyf2fypk3koxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Work in the map editor was not saved</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — A view filter is hiding it, in the editor only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -547,51 +547,51 @@
         <w:t xml:space="preserve">Solution 5 — It is not a room, a desk, equipment or a parking space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lockers, sensors, panels and signage screens all draw on the map, and none of
 them is placed from Assign mode. Each is placed from its own form, so a locker
 that is not showing was never given a coordinate on its own settings page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assign covers rooms, desks, equipment, parking spaces and facilities. Everything
 else is somewhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7j36ltltr8y_rwcvutyty">
+      <w:hyperlink w:history="1" r:id="rIdqdzhpmkvrg8s10ozwiphm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How rooms and desks link to the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-placed-elsewhere" descr="Only the blue group is placed from Assign mode." title="Only the blue group is placed from Assign mode."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1107,51 +1107,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqvfmsidd1t5q6-sjdub8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdbpi7od8rivusl2uevg2rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdlaaizfhekhvhhhaoxf6wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rId7j36ltltr8y_rwcvutyty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2284d3bafca3be6ddc062c4c78b977b1e61f0e4d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cb5b25115d185a73889ba85c3513d9f0de15341.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/069050cb7f0be1076d0a976f0574c230da657d05.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg75hpckdqpgnvze9iwb-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId3q5jxwdxixkbubrbn--fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdlherdmtbwyf2fypk3koxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdqdzhpmkvrg8s10ozwiphm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2284d3bafca3be6ddc062c4c78b977b1e61f0e4d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cb5b25115d185a73889ba85c3513d9f0de15341.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/069050cb7f0be1076d0a976f0574c230da657d05.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A room or desk does not appear on the map</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>