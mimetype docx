--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a Webex Control Hub connection brings into Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Workspaces become IoT spaces and Webex devices become Offision devices, one way only. Which devices report sensor readings and which never will, what unchecking an item actually deletes, and what the connection does not touch.</w:t>
+        <w:t xml:space="preserve">Workspaces become IoT spaces and Webex devices become Offision devices, one way only — so a room with a Webex device already on the wall can report occupancy with no sensor added. Which devices report sensor readings and which never will, what unchecking an item actually deletes, and what the connection does not touch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbnnoelzoqtxnvidhhtut">
+      <w:hyperlink w:history="1" r:id="rIdibbtdheez-pu0p5llreb4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-webex-control-hub-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Cisco Webex Control Hub connection is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">read</w:t>
       </w:r>
@@ -976,51 +976,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmbnnoelzoqtxnvidhhtut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdibbtdheez-pu0p5llreb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a Webex Control Hub connection brings into Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>