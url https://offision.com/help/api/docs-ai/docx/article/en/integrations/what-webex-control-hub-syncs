--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibbtdheez-pu0p5llreb4">
+      <w:hyperlink w:history="1" r:id="rId6iunajovq8rvwfvuit1ao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-webex-control-hub-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Cisco Webex Control Hub connection is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">read</w:t>
       </w:r>
@@ -976,51 +976,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdibbtdheez-pu0p5llreb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6iunajovq8rvwfvuit1ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a Webex Control Hub connection brings into Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>