--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6iunajovq8rvwfvuit1ao">
+      <w:hyperlink w:history="1" r:id="rIdwlwrf2dkl8liww-dholiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-webex-control-hub-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Cisco Webex Control Hub connection is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">read</w:t>
       </w:r>
@@ -976,51 +976,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6iunajovq8rvwfvuit1ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwlwrf2dkl8liww-dholiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a Webex Control Hub connection brings into Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>