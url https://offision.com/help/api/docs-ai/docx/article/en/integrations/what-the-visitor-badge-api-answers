--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7lqapd6tl4761-5qf0bp">
+      <w:hyperlink w:history="1" r:id="rIdajxp17f4e2ctejc8pwsjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-the-visitor-badge-api-answers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The three gate calls — verify, check-in and check-out — all take a scanned code and answer in
 the same shape. This is that shape: the verdict your barrier acts on, and what Offision recorded
 while answering. The task that uses them is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp60dgurh3bazcnlxnlvzn">
+      <w:hyperlink w:history="1" r:id="rId3ifvc-kwag_bnwodczpo-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The verdict</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1036,89 +1036,89 @@
         <w:t xml:space="preserve">, provided the visit covers that building. Verify
 reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">alreadyCheckedOut</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and refuses; check-in on the same code re-opens the visit. That is
 the one place where the two calls deliberately disagree, and it is why a gate should call
 check-in rather than acting on verify's answer itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5d4aw4qvajpzoa6k55ng">
+      <w:hyperlink w:history="1" r:id="rId9nhqr7hfalxfc9e3d7s9d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> has no visit to open, so
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is always </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">none</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for one — a valid one still opens the gate, which is the point of it.
 Those carry their own
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxujow8lqbqx3u4bm_lev">
+      <w:hyperlink w:history="1" r:id="rIdsdtuq1nkibgbx5xugtwjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">endpoints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1543,51 +1543,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg7lqapd6tl4761-5qf0bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdp60dgurh3bazcnlxnlvzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIds5d4aw4qvajpzoa6k55ng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdvxujow8lqbqx3u4bm_lev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/GET/api/external/visitor-management/visitor-regular-badge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajxp17f4e2ctejc8pwsjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId3ifvc-kwag_bnwodczpo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId9nhqr7hfalxfc9e3d7s9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdsdtuq1nkibgbx5xugtwjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/GET/api/external/visitor-management/visitor-regular-badge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What the visitor badge API answers</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>