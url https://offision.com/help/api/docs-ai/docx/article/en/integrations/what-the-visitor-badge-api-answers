--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajxp17f4e2ctejc8pwsjt">
+      <w:hyperlink w:history="1" r:id="rIdrufhnodokkhxapszmtqep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-the-visitor-badge-api-answers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The three gate calls — verify, check-in and check-out — all take a scanned code and answer in
 the same shape. This is that shape: the verdict your barrier acts on, and what Offision recorded
 while answering. The task that uses them is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ifvc-kwag_bnwodczpo-">
+      <w:hyperlink w:history="1" r:id="rIdry15hxnwdbbkzat5ybbaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The verdict</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1036,89 +1036,89 @@
         <w:t xml:space="preserve">, provided the visit covers that building. Verify
 reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">alreadyCheckedOut</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and refuses; check-in on the same code re-opens the visit. That is
 the one place where the two calls deliberately disagree, and it is why a gate should call
 check-in rather than acting on verify's answer itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9nhqr7hfalxfc9e3d7s9d">
+      <w:hyperlink w:history="1" r:id="rIdfh0potms4fzliylyr22ds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> has no visit to open, so
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is always </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">none</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for one — a valid one still opens the gate, which is the point of it.
 Those carry their own
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdtuq1nkibgbx5xugtwjf">
+      <w:hyperlink w:history="1" r:id="rIdb2kml2p6izai6b8rdzybu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">endpoints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1543,51 +1543,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajxp17f4e2ctejc8pwsjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId3ifvc-kwag_bnwodczpo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId9nhqr7hfalxfc9e3d7s9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdsdtuq1nkibgbx5xugtwjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/GET/api/external/visitor-management/visitor-regular-badge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrufhnodokkhxapszmtqep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdry15hxnwdbbkzat5ybbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdfh0potms4fzliylyr22ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdb2kml2p6izai6b8rdzybu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/GET/api/external/visitor-management/visitor-regular-badge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What the visitor badge API answers</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>