--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Neat Pulse syncs into Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">What the Neat Pulse connection pulls across — rooms, devices and which sensor readings each Neat model actually has — and what it deliberately leaves alone.</w:t>
+        <w:t xml:space="preserve">What the Neat Pulse connection pulls across — rooms, devices and which sensor readings each Neat model actually has, so a room with a Neat device already in it reports occupancy with no sensor added — and what it deliberately leaves alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hwqndmcmtjb-6kkoavkm">
+      <w:hyperlink w:history="1" r:id="rIdolmwm2xzsbkfbahgzhqow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-neat-pulse-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse is Neat's own management cloud — every Neat bar, board and pad in the
 building already reports to it. The Offision connection reads that cloud with an
 API key, on a schedule you set, and turns what it finds into rooms and sensors
 Offision can use. Nothing is installed on the devices, and Offision never talks
 to them directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -223,284 +223,325 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Existing
 space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> merges it into a space you already have, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookable resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wires
 it straight to one of your rooms — which is the option that makes the readings
 appear on the booking calendar, the room's panel and its signage. Unchecking a
 room later removes only what this connection created; a space that another
 platform also feeds stays.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each device arrives with its network identity too: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sync</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resync</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> write
+its IP and MAC address, taking the address Neat reports the device on — so the
+device list's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IP address</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> column is filled in without anybody visiting the
+room. The readings' own 60-second poll does not touch them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each model brings a different sensor suite</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every synced endpoint appears as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and its tiles show only what
 that model can measure — a tile that would always read zero is not shown at all.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4477"/>
-        <w:gridCol w:w="4883"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="4680"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4477"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Neat model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4883"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4477"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Neat Pad</w:t>
+              <w:t xml:space="preserve">Neat Pad, Neat Pad Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4883"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Temperature, humidity, CO2, TVOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4477"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Bar, Neat Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4883"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Temperature, humidity, CO2, TVOC, light level, people count, occupancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4477"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Neat Bar Pro, Neat Frame, Neat Board 50, Neat Board Pro</w:t>
+              <w:t xml:space="preserve">Neat Bar Pro, Neat Frame, Neat Board 50, Neat Board Pro, Neat Board 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4883"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Temperature, humidity, VOC index, light level, people count, occupancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4477"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Bar Gen 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4883"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Light level, people count, occupancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4477"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4883"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">People count, occupancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two of those rows are easy to misread. The newer models report a </w:t>
       </w:r>
       <w:r>
@@ -562,51 +603,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not sync</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat room is not a calendar. The connection moves </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">no bookings, no meetings
 and no people</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — rooms and calendars come from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ocg7qanadzpizs5_8xxx">
+      <w:hyperlink w:history="1" r:id="rIdw-ziz6u_mkz55lxxd8tzm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Google Workspace, and
 Neat Pulse only adds sensing to rooms you already have. Control is deliberately
 thin too: Offision can reboot a Neat device and ask it to resync, and nothing
 else — the device's own configuration stays in Neat Pulse.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1034,51 +1075,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3hwqndmcmtjb-6kkoavkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId1ocg7qanadzpizs5_8xxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a80fc43a901db9012ab2ca363542f96a9e161ff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdolmwm2xzsbkfbahgzhqow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdw-ziz6u_mkz55lxxd8tzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a80fc43a901db9012ab2ca363542f96a9e161ff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Neat Pulse syncs into Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>