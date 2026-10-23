--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolmwm2xzsbkfbahgzhqow">
+      <w:hyperlink w:history="1" r:id="rIdl6bpsvf-causqnauoz7y3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/what-neat-pulse-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse is Neat's own management cloud — every Neat bar, board and pad in the
 building already reports to it. The Offision connection reads that cloud with an
 API key, on a schedule you set, and turns what it finds into rooms and sensors
 Offision can use. Nothing is installed on the devices, and Offision never talks
 to them directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -603,51 +603,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not sync</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat room is not a calendar. The connection moves </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">no bookings, no meetings
 and no people</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — rooms and calendars come from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-ziz6u_mkz55lxxd8tzm">
+      <w:hyperlink w:history="1" r:id="rIdi-whj8ymzpjowm09vnfvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Google Workspace, and
 Neat Pulse only adds sensing to rooms you already have. Control is deliberately
 thin too: Offision can reboot a Neat device and ask it to resync, and nothing
 else — the device's own configuration stays in Neat Pulse.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1075,51 +1075,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdolmwm2xzsbkfbahgzhqow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdw-ziz6u_mkz55lxxd8tzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a80fc43a901db9012ab2ca363542f96a9e161ff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl6bpsvf-causqnauoz7y3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdi-whj8ymzpjowm09vnfvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98654422e22b7d98674ebe96a3762628bb1ee1de.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Neat Pulse syncs into Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>