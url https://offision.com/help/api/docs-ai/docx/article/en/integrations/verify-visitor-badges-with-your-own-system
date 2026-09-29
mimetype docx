--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdettosctzrsdk_if3fnahh">
+      <w:hyperlink w:history="1" r:id="rId2qu1bm0selidjdd9wtu5q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is how a building's own access control — a turnstile, a gate, a lobby reader, another
 visitor management system — works with Offision visitor management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -249,51 +249,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Create the API credential</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API authentication)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId5-ey0kqpmhudlexxlx_ft">
+      <w:hyperlink w:history="1" r:id="rIdklvfpvr3u7xvitu0lxrxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the credential itself — naming it,
 its IP restriction, where the client id and secret appear, and exchanging them for a token. Name
 this one after the system that will use it: you will be reading that name in an audit trail later,
 and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lobby turnstiles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is easier to place than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -610,51 +610,51 @@
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, including the one that only asks a question — a badge code is a
 live credential and does not belong in a URL, where every proxy on the way logs it. Access level
 follows the HTTP method, so a read-only credential is refused. It costs nothing in practice: a gate
 that checks people in needs write access anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Check a scanned code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send whatever the scanner read to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvk3nxfxqegdsxlsi0hr-i">
+      <w:hyperlink w:history="1" r:id="rIdbnbtnm0nyk1k6ojczpecm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the verify call</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 along with the building the gate stands in. You do not have to work out which kind of code you are
 holding — the badge uid inside the QR, the six-character </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> printed on the badge, a
 code your own system issued, or an eight-digit long term badge code all resolve the same way.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -705,51 +705,51 @@
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the rest — rather
 than a state to interpret, and alongside it comes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is the field your barrier
 actually acts on. Every verdict is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1k6of9gb08ghdjglrb7h">
+      <w:hyperlink w:history="1" r:id="rIdlw_zjdsx57s5bfjg7ev3f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the visitor badge API answers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A refused scan is still a 200:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An expired, cancelled or unknown pass comes back as an ordinary successful response with
@@ -789,126 +789,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The check above changes nothing. Skip this step and every badge sits at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Await</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> forever: reception
 never sees the visitor arrive, the host is never told, and the visit reports stay empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdxib5mamfd0pugbqn2d99p">
+      <w:hyperlink w:history="1" r:id="rId-c5gkk_giztkiywzqwlfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The check-in call</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 takes the same code and answers the same way, and records the arrival when the verdict is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.
 So a gate that both admits and records makes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> call, not two — the separate check in step 2
 is for a reader that only validates, such as an exit-side scanner or a lobby display.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId8xgjb_zx-fhcmybwcghvf">
+      <w:hyperlink w:history="1" r:id="rIdamaevt0c1vrwi96la1dpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The check-out call</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is its mirror, for gates that read people out as well as in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are safe to call on every scan, and both return </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> alongside the verdict, saying what
 was actually recorded — a second scan while the visitor is still inside deliberately writes
 nothing. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId06fsa2dq531yusfx5wifg">
+      <w:hyperlink w:history="1" r:id="rId8isrcrmxiajvtupzzchw8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the visitor badge API answers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the
 verdicts, the actions, and how check-out and re-entry differ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1076,80 +1076,80 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last one is the test people skip. A reader that has only ever been tried with a valid badge is
 a reader that admits everyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nine symptoms and their usual causes, from a gate that admits every badge to one that records
 nobody's arrival, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2hz3zkxq8a4iumzvnph3b">
+      <w:hyperlink w:history="1" r:id="rIdahdqysqjpph7g7xj3hyd1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The gate admits a badge it should refuse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A meeting room door is a different problem:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing is scanned at a meeting room door — the door has to know in advance who booked the room.
 That runs the other way round to everything above, and has an article of its own:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasizdmfph12qvmbwvbded">
+      <w:hyperlink w:history="1" r:id="rIdwfamj4mk9jhz7qvmcqixz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a meeting room door for the people who booked it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1574,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdettosctzrsdk_if3fnahh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId5-ey0kqpmhudlexxlx_ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdvk3nxfxqegdsxlsi0hr-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdk1k6of9gb08ghdjglrb7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdxib5mamfd0pugbqn2d99p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rId8xgjb_zx-fhcmybwcghvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rId06fsa2dq531yusfx5wifg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId2hz3zkxq8a4iumzvnph3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdasizdmfph12qvmbwvbded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa4bbf25e8b280e6d7c55dce3cb1433ca74382b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff6f41b53e63b6e7a5bd1195596072a6b88ec8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad976912a22e2290765a3016bbfa0af34b89468c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2qu1bm0selidjdd9wtu5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdklvfpvr3u7xvitu0lxrxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbnbtnm0nyk1k6ojczpecm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdlw_zjdsx57s5bfjg7ev3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId-c5gkk_giztkiywzqwlfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdamaevt0c1vrwi96la1dpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rId8isrcrmxiajvtupzzchw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdahdqysqjpph7g7xj3hyd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdwfamj4mk9jhz7qvmcqixz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa4bbf25e8b280e6d7c55dce3cb1433ca74382b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff6f41b53e63b6e7a5bd1195596072a6b88ec8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad976912a22e2290765a3016bbfa0af34b89468c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open your gates with an Offision visitor badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>