--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2qu1bm0selidjdd9wtu5q">
+      <w:hyperlink w:history="1" r:id="rIdlclti6hzkglgrbfymbglg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is how a building's own access control — a turnstile, a gate, a lobby reader, another
 visitor management system — works with Offision visitor management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -249,51 +249,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Create the API credential</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API authentication)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdklvfpvr3u7xvitu0lxrxg">
+      <w:hyperlink w:history="1" r:id="rIdit9onihswlsznql16ffa9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the credential itself — naming it,
 its IP restriction, where the client id and secret appear, and exchanging them for a token. Name
 this one after the system that will use it: you will be reading that name in an audit trail later,
 and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lobby turnstiles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is easier to place than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -610,51 +610,51 @@
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, including the one that only asks a question — a badge code is a
 live credential and does not belong in a URL, where every proxy on the way logs it. Access level
 follows the HTTP method, so a read-only credential is refused. It costs nothing in practice: a gate
 that checks people in needs write access anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Check a scanned code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send whatever the scanner read to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbnbtnm0nyk1k6ojczpecm">
+      <w:hyperlink w:history="1" r:id="rIdzebx_kgajj6hddpvsqevu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the verify call</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 along with the building the gate stands in. You do not have to work out which kind of code you are
 holding — the badge uid inside the QR, the six-character </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> printed on the badge, a
 code your own system issued, or an eight-digit long term badge code all resolve the same way.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -705,51 +705,51 @@
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the rest — rather
 than a state to interpret, and alongside it comes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is the field your barrier
 actually acts on. Every verdict is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlw_zjdsx57s5bfjg7ev3f">
+      <w:hyperlink w:history="1" r:id="rIdp70ppbhuxassngrtfp5dm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the visitor badge API answers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A refused scan is still a 200:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An expired, cancelled or unknown pass comes back as an ordinary successful response with
@@ -789,126 +789,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The check above changes nothing. Skip this step and every badge sits at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Await</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> forever: reception
 never sees the visitor arrive, the host is never told, and the visit reports stay empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId-c5gkk_giztkiywzqwlfc">
+      <w:hyperlink w:history="1" r:id="rIdu4-wk-giwc9smdtw9uorl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The check-in call</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 takes the same code and answers the same way, and records the arrival when the verdict is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.
 So a gate that both admits and records makes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> call, not two — the separate check in step 2
 is for a reader that only validates, such as an exit-side scanner or a lobby display.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdamaevt0c1vrwi96la1dpe">
+      <w:hyperlink w:history="1" r:id="rIdnx-z7f3pe0j-b0uo983xr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The check-out call</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is its mirror, for gates that read people out as well as in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are safe to call on every scan, and both return </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> alongside the verdict, saying what
 was actually recorded — a second scan while the visitor is still inside deliberately writes
 nothing. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8isrcrmxiajvtupzzchw8">
+      <w:hyperlink w:history="1" r:id="rIdcgqwhw6clnqxislvdl2uo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the visitor badge API answers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the
 verdicts, the actions, and how check-out and re-entry differ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1076,80 +1076,80 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last one is the test people skip. A reader that has only ever been tried with a valid badge is
 a reader that admits everyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nine symptoms and their usual causes, from a gate that admits every badge to one that records
 nobody's arrival, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahdqysqjpph7g7xj3hyd1">
+      <w:hyperlink w:history="1" r:id="rIdpv9jtcqk22snj1k9gbeoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The gate admits a badge it should refuse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A meeting room door is a different problem:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing is scanned at a meeting room door — the door has to know in advance who booked the room.
 That runs the other way round to everything above, and has an article of its own:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfamj4mk9jhz7qvmcqixz">
+      <w:hyperlink w:history="1" r:id="rIdvw9fi1v6cefudq3wxvfau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a meeting room door for the people who booked it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1574,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2qu1bm0selidjdd9wtu5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdklvfpvr3u7xvitu0lxrxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbnbtnm0nyk1k6ojczpecm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdlw_zjdsx57s5bfjg7ev3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId-c5gkk_giztkiywzqwlfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdamaevt0c1vrwi96la1dpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rId8isrcrmxiajvtupzzchw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdahdqysqjpph7g7xj3hyd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdwfamj4mk9jhz7qvmcqixz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa4bbf25e8b280e6d7c55dce3cb1433ca74382b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff6f41b53e63b6e7a5bd1195596072a6b88ec8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad976912a22e2290765a3016bbfa0af34b89468c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlclti6hzkglgrbfymbglg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdit9onihswlsznql16ffa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdzebx_kgajj6hddpvsqevu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdp70ppbhuxassngrtfp5dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdu4-wk-giwc9smdtw9uorl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdnx-z7f3pe0j-b0uo983xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdcgqwhw6clnqxislvdl2uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdpv9jtcqk22snj1k9gbeoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdvw9fi1v6cefudq3wxvfau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/974e894133c55df07fe7b9057f3f5318ccdd6754.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89739565b48078db6b8c1f460c3dcd74925fe582.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fb4140aceb2a82ea96700e658f3c3d607a65141.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open your gates with an Offision visitor badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>