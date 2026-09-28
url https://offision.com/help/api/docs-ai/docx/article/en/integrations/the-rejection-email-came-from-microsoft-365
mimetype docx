--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjptkuft7o35yl3fd3tex">
+      <w:hyperlink w:history="1" r:id="rIdpu2elneqas9ra0vnck_qk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="which-email" descr="Both rejections arrive from the room, so the header cannot tell them apart — the last line of the message names the system that declined." title="Both rejections arrive from the room, so the header cannot tell them apart — the last line of the message names the system that declined."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -201,51 +201,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Microsoft declined it directly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room's own Microsoft rules refused the meeting — almost always because
 the slot was already taken. The room mailbox declines straight away, in
 Microsoft's wording, listing the conflicting meeting. Offision is never told:
 the meeting never syncs, so there is no booking record at all — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5b9dhfrrs1j9micuddij9">
+      <w:hyperlink w:history="1" r:id="rIdxhaajrvg5r_e3p_am78ur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A
 meeting booked in Outlook never appears in
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="microsoft-declines" descr="A conflict is refused by the room itself, before anything reaches Offision — the decline is Microsoft's, and Offision has no record." title="A conflict is refused by the room itself, before anything reaches Offision — the decline is Microsoft's, and Offision has no record."/>
             <wp:cNvGraphicFramePr>
@@ -350,51 +350,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Booking rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">accepted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the meeting first and this rejection arrived afterwards,
 the mailbox is answering before Offision is asked — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddaommmllmsti4px2h_opu">
+      <w:hyperlink w:history="1" r:id="rIdhgfjybwvutk_tz8ung9ip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on an
 Outlook or Google room is validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-declines" descr="Microsoft's rules pass first — the meeting syncs over, and when a booking rule fails there, the rejection comes from Offision, with its reason." title="Microsoft's rules pass first — the meeting syncs over, and when a booking rule fails there, the rejection comes from Offision, with its reason."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -909,51 +909,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhjptkuft7o35yl3fd3tex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId5b9dhfrrs1j9micuddij9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIddaommmllmsti4px2h_opu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0301c889f013b23ce24f629a606e058b7fc73692.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdca04bbd4a529c340445054dc7df05549cad84a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24933d74f77c4159c3aacc9164ae4857c2a73c57.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpu2elneqas9ra0vnck_qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxhaajrvg5r_e3p_am78ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdhgfjybwvutk_tz8ung9ip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0301c889f013b23ce24f629a606e058b7fc73692.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdca04bbd4a529c340445054dc7df05549cad84a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24933d74f77c4159c3aacc9164ae4857c2a73c57.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The rejection email says it was sent by Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>