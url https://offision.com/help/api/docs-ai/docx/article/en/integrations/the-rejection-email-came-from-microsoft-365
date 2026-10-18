--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpu2elneqas9ra0vnck_qk">
+      <w:hyperlink w:history="1" r:id="rIdyu0iw4ohqq1dmn6xu39_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="which-email" descr="Both rejections arrive from the room, so the header cannot tell them apart — the last line of the message names the system that declined." title="Both rejections arrive from the room, so the header cannot tell them apart — the last line of the message names the system that declined."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -201,51 +201,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Microsoft declined it directly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room's own Microsoft rules refused the meeting — almost always because
 the slot was already taken. The room mailbox declines straight away, in
 Microsoft's wording, listing the conflicting meeting. Offision is never told:
 the meeting never syncs, so there is no booking record at all — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhaajrvg5r_e3p_am78ur">
+      <w:hyperlink w:history="1" r:id="rId0ozij4zbepjbzqolgrkl-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A
 meeting booked in Outlook never appears in
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="microsoft-declines" descr="A conflict is refused by the room itself, before anything reaches Offision — the decline is Microsoft's, and Offision has no record." title="A conflict is refused by the room itself, before anything reaches Offision — the decline is Microsoft's, and Offision has no record."/>
             <wp:cNvGraphicFramePr>
@@ -350,51 +350,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Booking rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">accepted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the meeting first and this rejection arrived afterwards,
 the mailbox is answering before Offision is asked — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhgfjybwvutk_tz8ung9ip">
+      <w:hyperlink w:history="1" r:id="rId68pxb7gqpgwzqmstpnwve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on an
 Outlook or Google room is validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-declines" descr="Microsoft's rules pass first — the meeting syncs over, and when a booking rule fails there, the rejection comes from Offision, with its reason." title="Microsoft's rules pass first — the meeting syncs over, and when a booking rule fails there, the rejection comes from Offision, with its reason."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -909,51 +909,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpu2elneqas9ra0vnck_qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxhaajrvg5r_e3p_am78ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdhgfjybwvutk_tz8ung9ip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0301c889f013b23ce24f629a606e058b7fc73692.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdca04bbd4a529c340445054dc7df05549cad84a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24933d74f77c4159c3aacc9164ae4857c2a73c57.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyu0iw4ohqq1dmn6xu39_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId0ozij4zbepjbzqolgrkl-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId68pxb7gqpgwzqmstpnwve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c76124f982bac6d844e3385153ac9873f4bc63ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45ae89fc259027eeff565154a13b3933b668de4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256ade53b334eee54f8c7b072f287e55d77788c2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The rejection email says it was sent by Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>