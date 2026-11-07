--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyu0iw4ohqq1dmn6xu39_w">
+      <w:hyperlink w:history="1" r:id="rIdnw4v82bk40maaj0jh-hld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="which-email" descr="Both rejections arrive from the room, so the header cannot tell them apart — the last line of the message names the system that declined." title="Both rejections arrive from the room, so the header cannot tell them apart — the last line of the message names the system that declined."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -201,51 +201,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Microsoft declined it directly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room's own Microsoft rules refused the meeting — almost always because
 the slot was already taken. The room mailbox declines straight away, in
 Microsoft's wording, listing the conflicting meeting. Offision is never told:
 the meeting never syncs, so there is no booking record at all — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ozij4zbepjbzqolgrkl-">
+      <w:hyperlink w:history="1" r:id="rIdwtsuwod_hbmgshxiv3x4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A
 meeting booked in Outlook never appears in
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="microsoft-declines" descr="A conflict is refused by the room itself, before anything reaches Offision — the decline is Microsoft's, and Offision has no record." title="A conflict is refused by the room itself, before anything reaches Offision — the decline is Microsoft's, and Offision has no record."/>
             <wp:cNvGraphicFramePr>
@@ -350,51 +350,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Booking rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">accepted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the meeting first and this rejection arrived afterwards,
 the mailbox is answering before Offision is asked — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId68pxb7gqpgwzqmstpnwve">
+      <w:hyperlink w:history="1" r:id="rIddkmotybirbv-cbomnykr_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on an
 Outlook or Google room is validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-declines" descr="Microsoft's rules pass first — the meeting syncs over, and when a booking rule fails there, the rejection comes from Offision, with its reason." title="Microsoft's rules pass first — the meeting syncs over, and when a booking rule fails there, the rejection comes from Offision, with its reason."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -909,51 +909,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyu0iw4ohqq1dmn6xu39_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId0ozij4zbepjbzqolgrkl-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId68pxb7gqpgwzqmstpnwve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c76124f982bac6d844e3385153ac9873f4bc63ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45ae89fc259027eeff565154a13b3933b668de4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256ade53b334eee54f8c7b072f287e55d77788c2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnw4v82bk40maaj0jh-hld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwtsuwod_hbmgshxiv3x4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIddkmotybirbv-cbomnykr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c76124f982bac6d844e3385153ac9873f4bc63ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45ae89fc259027eeff565154a13b3933b668de4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256ade53b334eee54f8c7b072f287e55d77788c2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The rejection email says it was sent by Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>