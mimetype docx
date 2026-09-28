--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizg_ntnp-ycwtiu4zo00u">
+      <w:hyperlink w:history="1" r:id="rIdumydqznudab7sbnnolv_o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which app is in the frame?:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -105,51 +105,51 @@
       <w:r>
         <w:t xml:space="preserve">Only the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">user app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visitor app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be embedded in somebody else's
 site. If the frame holds the admin console, no setting will fix it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcr70h6ivtavxox9ktttq_">
+      <w:hyperlink w:history="1" r:id="rIdogvxhwns6jazjur-sl285">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the admin console will not open inside our own site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The frame is empty and the reason is in the browser's own developer console, not
 in Offision — a line saying the page refused to display, or refused to frame.
 Nothing is logged on the Offision side, because the browser made the decision
 after Offision had already answered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -494,51 +494,51 @@
       <w:r>
         <w:t xml:space="preserve"> on a public domain is
 refused when you save, and the screen refuses the whole save rather than storing
 the other rows. It is easy to leave the page believing the list was written.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and check the row is actually there. What the field
 accepts is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrzhlqvsz7amzrcscocrs">
+      <w:hyperlink w:history="1" r:id="rIdgkgrlsnbc1lyvaoo2vr2r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The change has not been loaded yet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1021,51 +1021,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdizg_ntnp-ycwtiu4zo00u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdcr70h6ivtavxox9ktttq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdbrzhlqvsz7amzrcscocrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdumydqznudab7sbnnolv_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdogvxhwns6jazjur-sl285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdgkgrlsnbc1lyvaoo2vr2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The embedded page is blank or refuses to display</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>