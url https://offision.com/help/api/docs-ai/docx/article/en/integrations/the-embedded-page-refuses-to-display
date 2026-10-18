--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumydqznudab7sbnnolv_o">
+      <w:hyperlink w:history="1" r:id="rIdlj4bmlb4xcj-9nh0yc4v6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which app is in the frame?:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -105,51 +105,51 @@
       <w:r>
         <w:t xml:space="preserve">Only the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">user app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visitor app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be embedded in somebody else's
 site. If the frame holds the admin console, no setting will fix it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogvxhwns6jazjur-sl285">
+      <w:hyperlink w:history="1" r:id="rId0me5is5qjt3t2u1p3nodl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the admin console will not open inside our own site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The frame is empty and the reason is in the browser's own developer console, not
 in Offision — a line saying the page refused to display, or refused to frame.
 Nothing is logged on the Offision side, because the browser made the decision
 after Offision had already answered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -494,51 +494,51 @@
       <w:r>
         <w:t xml:space="preserve"> on a public domain is
 refused when you save, and the screen refuses the whole save rather than storing
 the other rows. It is easy to leave the page believing the list was written.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and check the row is actually there. What the field
 accepts is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkgrlsnbc1lyvaoo2vr2r">
+      <w:hyperlink w:history="1" r:id="rIdiwwhc58d8mbmaukryo_v2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The change has not been loaded yet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1021,51 +1021,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdumydqznudab7sbnnolv_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdogvxhwns6jazjur-sl285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdgkgrlsnbc1lyvaoo2vr2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlj4bmlb4xcj-9nh0yc4v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId0me5is5qjt3t2u1p3nodl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdiwwhc58d8mbmaukryo_v2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The embedded page is blank or refuses to display</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>