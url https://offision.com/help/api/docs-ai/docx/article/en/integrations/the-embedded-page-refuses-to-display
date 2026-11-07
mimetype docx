--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlj4bmlb4xcj-9nh0yc4v6">
+      <w:hyperlink w:history="1" r:id="rIdvt6wr9ad5egrdnn2khfvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which app is in the frame?:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -105,51 +105,51 @@
       <w:r>
         <w:t xml:space="preserve">Only the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">user app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visitor app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be embedded in somebody else's
 site. If the frame holds the admin console, no setting will fix it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0me5is5qjt3t2u1p3nodl">
+      <w:hyperlink w:history="1" r:id="rIdmtznb3okpteflx_ut9sfj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the admin console will not open inside our own site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The frame is empty and the reason is in the browser's own developer console, not
 in Offision — a line saying the page refused to display, or refused to frame.
 Nothing is logged on the Offision side, because the browser made the decision
 after Offision had already answered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -494,51 +494,51 @@
       <w:r>
         <w:t xml:space="preserve"> on a public domain is
 refused when you save, and the screen refuses the whole save rather than storing
 the other rows. It is easy to leave the page believing the list was written.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and check the row is actually there. What the field
 accepts is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwwhc58d8mbmaukryo_v2">
+      <w:hyperlink w:history="1" r:id="rIducew38dwc_5y7hv3powrt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The change has not been loaded yet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1021,51 +1021,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlj4bmlb4xcj-9nh0yc4v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId0me5is5qjt3t2u1p3nodl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdiwwhc58d8mbmaukryo_v2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvt6wr9ad5egrdnn2khfvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdmtznb3okpteflx_ut9sfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIducew38dwc_5y7hv3powrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The embedded page is blank or refuses to display</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>