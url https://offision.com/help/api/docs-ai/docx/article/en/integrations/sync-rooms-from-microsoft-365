--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvd6wyy8jl0ul7dvvtzwa">
+      <w:hyperlink w:history="1" r:id="rId4boxwokpotislinqat8bi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room mailbox in Microsoft 365 becomes a bookable resource in Offision, and from then
 on the two calendars stay in step in both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two ways to get them in — one room at a time, or the whole directory at once
 — and which are available depends on how you connected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms must already exist as room mailboxes in Microsoft 365. Offision links to
 them; it does not create them — for a room Offision owns outright, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns1-3f0_gm8ic_xzqqzf3">
+      <w:hyperlink w:history="1" r:id="rIdb6a1gmibsbs6gzxxk-rji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Desks and equipment are
 added by address rather than picked from a list, because Microsoft only lists room
 mailboxes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve">
 Sync all rooms is a mirror. A room deleted in Microsoft 365 is removed from Offision
 too, along with its bookings. That is the point of it, but it is worth knowing before
 you turn it on for a directory you did not tidy first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sync all rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> switch, your connection is a delegated one and
 cannot enumerate the directory. Rooms come one at a time, and that is expected — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4lio7shj-ip0-kdax356">
+      <w:hyperlink w:history="1" r:id="rIdymec2uiv_09ppbg1g6z_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Set the booking agent account</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether you need this at all depends on who books these rooms. Microsoft 365 does not
@@ -780,51 +780,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Microsoft 365 account book it, to prove the booking
 agent account is doing its job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room has a panel, check the booking shows there — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbgbtz2z511pf-qyenkzg">
+      <w:hyperlink w:history="1" r:id="rId2slzgkwlw6txvtri6bklx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft
 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1129,51 +1129,51 @@
               <w:t xml:space="preserve">Bookings stopped reaching Outlook for every room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The connection's sign-in has lapsed. Look for the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Action required</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> card on the console's home page — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnno3i9l4ydpg6te6dxw02">
+            <w:hyperlink w:history="1" r:id="rIdxbxpgvchlo4pt_eqnlqsp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing with the calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1609,51 +1609,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbvd6wyy8jl0ul7dvvtzwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdns1-3f0_gm8ic_xzqqzf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdy4lio7shj-ip0-kdax356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdbbgbtz2z511pf-qyenkzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdnno3i9l4ydpg6te6dxw02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e56e68152bbf686e76d95e01bfdae7089690070.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d902de45ebfcf06d16fb6bc5ba245dd1e14766b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72875d3ee6f44e4907228fe67ee77be7b54d805b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4boxwokpotislinqat8bi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdb6a1gmibsbs6gzxxk-rji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdymec2uiv_09ppbg1g6z_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId2slzgkwlw6txvtri6bklx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdxbxpgvchlo4pt_eqnlqsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e56e68152bbf686e76d95e01bfdae7089690070.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d902de45ebfcf06d16fb6bc5ba245dd1e14766b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72875d3ee6f44e4907228fe67ee77be7b54d805b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sync rooms from Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>