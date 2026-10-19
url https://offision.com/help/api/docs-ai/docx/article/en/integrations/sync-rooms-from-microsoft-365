--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4boxwokpotislinqat8bi">
+      <w:hyperlink w:history="1" r:id="rIdxhv0oxp822uzg_evr0bk4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room mailbox in Microsoft 365 becomes a bookable resource in Offision, and from then
 on the two calendars stay in step in both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two ways to get them in — one room at a time, or the whole directory at once
 — and which are available depends on how you connected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms must already exist as room mailboxes in Microsoft 365. Offision links to
 them; it does not create them — for a room Offision owns outright, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6a1gmibsbs6gzxxk-rji">
+      <w:hyperlink w:history="1" r:id="rId3wawdhdyd2y70_lybptl8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Desks and equipment are
 added by address rather than picked from a list, because Microsoft only lists room
 mailboxes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve">
 Sync all rooms is a mirror. A room deleted in Microsoft 365 is removed from Offision
 too, along with its bookings. That is the point of it, but it is worth knowing before
 you turn it on for a directory you did not tidy first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sync all rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> switch, your connection is a delegated one and
 cannot enumerate the directory. Rooms come one at a time, and that is expected — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymec2uiv_09ppbg1g6z_k">
+      <w:hyperlink w:history="1" r:id="rIdexmi-rz1qwqtoegh0cadv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Set the booking agent account</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether you need this at all depends on who books these rooms. Microsoft 365 does not
@@ -780,51 +780,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Microsoft 365 account book it, to prove the booking
 agent account is doing its job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room has a panel, check the booking shows there — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2slzgkwlw6txvtri6bklx">
+      <w:hyperlink w:history="1" r:id="rIdyocdyr5_qntawwcya5nvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft
 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1129,51 +1129,51 @@
               <w:t xml:space="preserve">Bookings stopped reaching Outlook for every room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The connection's sign-in has lapsed. Look for the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Action required</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> card on the console's home page — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxbxpgvchlo4pt_eqnlqsp">
+            <w:hyperlink w:history="1" r:id="rIdkhzvfbnvmfhmreqptikrl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing with the calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1609,51 +1609,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4boxwokpotislinqat8bi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdb6a1gmibsbs6gzxxk-rji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdymec2uiv_09ppbg1g6z_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId2slzgkwlw6txvtri6bklx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdxbxpgvchlo4pt_eqnlqsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e56e68152bbf686e76d95e01bfdae7089690070.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d902de45ebfcf06d16fb6bc5ba245dd1e14766b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72875d3ee6f44e4907228fe67ee77be7b54d805b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhv0oxp822uzg_evr0bk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId3wawdhdyd2y70_lybptl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdexmi-rz1qwqtoegh0cadv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdyocdyr5_qntawwcya5nvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdkhzvfbnvmfhmreqptikrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4b01845a32336cf4b9b15e9a7194b3420e5e215.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd4b49e39ae19bf3cef339b028e4f4ab47a470e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e696ad04f8ae130fe4fba0756656c4ffd4913de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sync rooms from Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>