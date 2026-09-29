--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Subscribe the delegated account to your resource calendars, add each one by address, and set the booking agent account that lets everyone book them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId68bycrje8jwx3hc-8emqn">
+      <w:hyperlink w:history="1" r:id="rIdzkgorxommp1fqctsdlvdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A resource calendar in Google Workspace becomes a bookable resource in Offision, and
 from then on the two calendars stay in step in both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -757,60 +757,102 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Google account book it, to prove the booking agent
 account is doing its job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room has a panel, check the booking shows there — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbngfpxfa9of9mg2iwfkm">
+      <w:hyperlink w:history="1" r:id="rIdpopabinmzhqysihar07lt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft
 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How far ahead a repeating meeting syncs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A Google meeting that repeats with no end date has no last occurrence to sync, so
+Offision takes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a year from the series start</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and stops there. That is the same
+bound Microsoft 365 rooms have always had, and it is not a fault: a customer who
+looks a year and a day ahead and finds the room free is seeing the edge of the
+window, not a missing booking. Change the series in Google and the new occurrences
+come in on the next sync.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each occurrence of a Google series arrives as a booking of its own, all sharing
+the series. Moving one to another time is recorded as an exception to the series
+rather than as an ordinary occurrence, so the panel and the calendar show the time
+it was moved to.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
@@ -1133,50 +1175,81 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I cannot find a room picker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">There is not one. Google rooms are added by address, one at a time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4680"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A meeting repeating forever shows only a year of bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4680"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Expected — see the section above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1612,51 +1685,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId68bycrje8jwx3hc-8emqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdmbngfpxfa9of9mg2iwfkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38344d79c7e708f97076707588474576d8d85135.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzkgorxommp1fqctsdlvdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdpopabinmzhqysihar07lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38344d79c7e708f97076707588474576d8d85135.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect rooms from Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>