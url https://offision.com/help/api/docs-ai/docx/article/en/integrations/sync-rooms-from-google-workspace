--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkgorxommp1fqctsdlvdf">
+      <w:hyperlink w:history="1" r:id="rIdmlzfhw6mwz3lpoesuqy3x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A resource calendar in Google Workspace becomes a bookable resource in Offision, and
 from then on the two calendars stay in step in both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Google account book it, to prove the booking agent
 account is doing its job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room has a panel, check the booking shows there — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpopabinmzhqysihar07lt">
+      <w:hyperlink w:history="1" r:id="rIda-oi8ljilhvbvwyacui0j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft
 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How far ahead a repeating meeting syncs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Google meeting that repeats with no end date has no last occurrence to sync, so
 Offision takes </w:t>
@@ -1685,51 +1685,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzkgorxommp1fqctsdlvdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdpopabinmzhqysihar07lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38344d79c7e708f97076707588474576d8d85135.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmlzfhw6mwz3lpoesuqy3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIda-oi8ljilhvbvwyacui0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee1e79913564c03618d57fe2c25186a4dd55465.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect rooms from Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>