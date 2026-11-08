--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlzfhw6mwz3lpoesuqy3x">
+      <w:hyperlink w:history="1" r:id="rIderg_xbe5-53ivqv8y9ys3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A resource calendar in Google Workspace becomes a bookable resource in Offision, and
 from then on the two calendars stay in step in both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Google account book it, to prove the booking agent
 account is doing its job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the room has a panel, check the booking shows there — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda-oi8ljilhvbvwyacui0j">
+      <w:hyperlink w:history="1" r:id="rIdpiywvtxwq6o1edgnaimf2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft
 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How far ahead a repeating meeting syncs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Google meeting that repeats with no end date has no last occurrence to sync, so
 Offision takes </w:t>
@@ -1685,51 +1685,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmlzfhw6mwz3lpoesuqy3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIda-oi8ljilhvbvwyacui0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee1e79913564c03618d57fe2c25186a4dd55465.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIderg_xbe5-53ivqv8y9ys3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdpiywvtxwq6o1edgnaimf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee1e79913564c03618d57fe2c25186a4dd55465.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect rooms from Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>