--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_qqmvdi_gr7cgndhzzqms">
+      <w:hyperlink w:history="1" r:id="rIdcda0nqxrvy6iiwybfyzoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With user synchronization on, your Microsoft 365 directory is the source of truth for
 who exists in Offision. New starters appear without anyone adding them, and leavers
 disappear without anyone remembering to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -123,51 +123,51 @@
         <w:t xml:space="preserve">. On the other modes there is no
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Synchronize users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on the integration card; you get </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 instead, which lists people who have signed in rather than syncing them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8comi1blin8wothanijth">
+      <w:hyperlink w:history="1" r:id="rIdxsf2ffb2drt97ep81xejz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -589,51 +589,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Synchronize card number options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits here too, and is the one field on this page
 worth ignoring: leave it on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No synchronize</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Card numbers do not arrive with a
 Microsoft 365 sync, so issue them in Offision instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2zfjpyuslpq4-kxyl-jik">
+      <w:hyperlink w:history="1" r:id="rIdnsyu8kzvlchm5xlcpykbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save, and the first sync runs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
@@ -704,74 +704,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 While synchronization is on, Microsoft 365 decides who exists. Someone removed from
 the directory — or moved out of a synced group — is removed from Offision on the next
 run, along with what belonged to them. That is the feature working correctly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Removed means removed from the directory, not blocked in it.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Blocking somebody's
+sign-in in Microsoft 365 leaves their account in place, so the sync still sees them
+and they stay a live Offision user. Only deleting the account there takes them out of
+Offision — which matters when the block is how your organisation handles a leaver. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-vsuwgcqm6k8jbhhcqzmz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Can access be revoked automatically when somebody leaves?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+for what the sync never touches at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Turning synchronization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not delete anyone. The people already synced stay
 in Offision; they simply stop updating from Microsoft 365. Offision says so when you
 turn it off, and the warning is worth reading rather than clicking past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People added directly in Offision are unaffected either way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jncavsxut0fbgirdazng">
+      <w:hyperlink w:history="1" r:id="rIdrtjbqu52bzagzrhsjuj5j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -973,50 +1004,81 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Someone came back after being deleted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">They are still in a synced group in Microsoft 365; remove them there, not here</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3744"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A leaver is still an active user</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5616"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Their Microsoft 365 account was blocked rather than deleted. A blocked account still syncs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Everyone disappeared at once</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
@@ -1471,51 +1533,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_qqmvdi_gr7cgndhzzqms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId8comi1blin8wothanijth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId2zfjpyuslpq4-kxyl-jik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId-jncavsxut0fbgirdazng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc64406afd9099781ed25d606928816675772bb4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcda0nqxrvy6iiwybfyzoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxsf2ffb2drt97ep81xejz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdnsyu8kzvlchm5xlcpykbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId-vsuwgcqm6k8jbhhcqzmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdrtjbqu52bzagzrhsjuj5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc64406afd9099781ed25d606928816675772bb4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sync people from Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>