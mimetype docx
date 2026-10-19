--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcda0nqxrvy6iiwybfyzoo">
+      <w:hyperlink w:history="1" r:id="rIddrmw-pzswrlmufabgdgq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With user synchronization on, your Microsoft 365 directory is the source of truth for
 who exists in Offision. New starters appear without anyone adding them, and leavers
 disappear without anyone remembering to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -123,51 +123,51 @@
         <w:t xml:space="preserve">. On the other modes there is no
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Synchronize users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on the integration card; you get </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 instead, which lists people who have signed in rather than syncing them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsf2ffb2drt97ep81xejz">
+      <w:hyperlink w:history="1" r:id="rId6hbf4jkqx6zhx1ylhjjkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -589,51 +589,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Synchronize card number options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits here too, and is the one field on this page
 worth ignoring: leave it on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No synchronize</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Card numbers do not arrive with a
 Microsoft 365 sync, so issue them in Offision instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsyu8kzvlchm5xlcpykbz">
+      <w:hyperlink w:history="1" r:id="rIdu5jaalmkklxudyzlve2nl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save, and the first sync runs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
@@ -717,92 +717,92 @@
       <w:r>
         <w:t xml:space="preserve">
 While synchronization is on, Microsoft 365 decides who exists. Someone removed from
 the directory — or moved out of a synced group — is removed from Offision on the next
 run, along with what belonged to them. That is the feature working correctly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Removed means removed from the directory, not blocked in it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Blocking somebody's
 sign-in in Microsoft 365 leaves their account in place, so the sync still sees them
 and they stay a live Offision user. Only deleting the account there takes them out of
 Offision — which matters when the block is how your organisation handles a leaver. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vsuwgcqm6k8jbhhcqzmz">
+      <w:hyperlink w:history="1" r:id="rIdhkwyfvwpor2vjqfy_wlke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Can access be revoked automatically when somebody leaves?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for what the sync never touches at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turning synchronization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not delete anyone. The people already synced stay
 in Offision; they simply stop updating from Microsoft 365. Offision says so when you
 turn it off, and the warning is worth reading rather than clicking past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People added directly in Offision are unaffected either way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtjbqu52bzagzrhsjuj5j">
+      <w:hyperlink w:history="1" r:id="rIdwr_4phjg5wwlrmcwysein">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1533,51 +1533,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcda0nqxrvy6iiwybfyzoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxsf2ffb2drt97ep81xejz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdnsyu8kzvlchm5xlcpykbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId-vsuwgcqm6k8jbhhcqzmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdrtjbqu52bzagzrhsjuj5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc64406afd9099781ed25d606928816675772bb4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrmw-pzswrlmufabgdgq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId6hbf4jkqx6zhx1ylhjjkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdu5jaalmkklxudyzlve2nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdhkwyfvwpor2vjqfy_wlke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdwr_4phjg5wwlrmcwysein" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5430e3a7eb9695f9167c950a8cc1d702d1a69419.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sync people from Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>