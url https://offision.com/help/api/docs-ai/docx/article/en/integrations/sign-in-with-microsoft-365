--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxq49bpthazrsxhf3gjmqi">
+      <w:hyperlink w:history="1" r:id="rIdj1zexznamy8bpnxhktpkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When single sign-on is on, the Offision sign-in page carries a Microsoft button, and
 people use the work account they are already signed into. No second password, and
 nothing to reset when they change the first one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
 Not every connection can sign people in. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource only mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource calendar mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reach room calendars and nothing else, so they carry no
 sign-in permission at all — the setting is absent rather than switched off. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgslqzyawx90d0a3phkclc">
+      <w:hyperlink w:history="1" r:id="rIdzctowtauhtbbt_4imi3tb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -170,51 +170,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A decision on what the button should say</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1i0z4ykpdbd848mtv0a6n">
+      <w:hyperlink w:history="1" r:id="rIdtbmq1ds72jmtls_u9s7dn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: the
 redirect URIs already added to the app registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Find the setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -413,51 +413,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Decide where new arrivals land</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The default user groups set here apply to people who arrive through this integration.
 Someone who signs in successfully but lands in no group can sign in and book nothing,
 which reads to them as a broken account rather than a permissions setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where people come from your directory rather than from first sign-in, set this
 alongside </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhsgm5wfvazojfo0grc4u">
+      <w:hyperlink w:history="1" r:id="rIdhxlyj_bmuzzi6nurukywh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 keep the two consistent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -495,51 +495,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On Offision's own application and delegate modes, sign-in runs through a shared
 Offision registration. There is nothing to configure and nothing to expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeecki1genaohjmjdcf2bz">
+      <w:hyperlink w:history="1" r:id="rIdis05bukqacxryn7cxbjn8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 sign-in uses your registration. You can reuse the integration's credentials or give
 sign-in a separate client of its own, and ADFS is available as an alternative to
 OAuth. This is also why the redirect URIs matter: without them Microsoft has nowhere
 to send people back to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -746,51 +746,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4477"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sign-in works for some people, not others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">They are not in Offision yet — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdp6yo5d1t6ydm4gmbckp_f">
+            <w:hyperlink w:history="1" r:id="rIdm-gbdfzugkgjlhuryarqc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4477"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Two Microsoft buttons and nobody knows which</w:t>
             </w:r>
@@ -1251,51 +1251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxq49bpthazrsxhf3gjmqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgslqzyawx90d0a3phkclc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId1i0z4ykpdbd848mtv0a6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdnhsgm5wfvazojfo0grc4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdeecki1genaohjmjdcf2bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdp6yo5d1t6ydm4gmbckp_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f28b38d0090743d94f71381cf785d706bd3d3b35.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1zexznamy8bpnxhktpkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdzctowtauhtbbt_4imi3tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtbmq1ds72jmtls_u9s7dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdhxlyj_bmuzzi6nurukywh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdis05bukqacxryn7cxbjn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdm-gbdfzugkgjlhuryarqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f28b38d0090743d94f71381cf785d706bd3d3b35.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people sign in with Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>