--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj1zexznamy8bpnxhktpkf">
+      <w:hyperlink w:history="1" r:id="rIdh8_5bgpthaog4thndkdrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When single sign-on is on, the Offision sign-in page carries a Microsoft button, and
 people use the work account they are already signed into. No second password, and
 nothing to reset when they change the first one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
 Not every connection can sign people in. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource only mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource calendar mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reach room calendars and nothing else, so they carry no
 sign-in permission at all — the setting is absent rather than switched off. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzctowtauhtbbt_4imi3tb">
+      <w:hyperlink w:history="1" r:id="rIdpmndpdbqbf6bdir60bw54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -170,51 +170,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A decision on what the button should say</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtbmq1ds72jmtls_u9s7dn">
+      <w:hyperlink w:history="1" r:id="rId-96j-9il-s2t9suqqym3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: the
 redirect URIs already added to the app registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Find the setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -413,51 +413,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Decide where new arrivals land</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The default user groups set here apply to people who arrive through this integration.
 Someone who signs in successfully but lands in no group can sign in and book nothing,
 which reads to them as a broken account rather than a permissions setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where people come from your directory rather than from first sign-in, set this
 alongside </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxlyj_bmuzzi6nurukywh">
+      <w:hyperlink w:history="1" r:id="rIdf1hgc6f9vxw6g-6vhtipk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 keep the two consistent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -495,51 +495,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On Offision's own application and delegate modes, sign-in runs through a shared
 Offision registration. There is nothing to configure and nothing to expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdis05bukqacxryn7cxbjn8">
+      <w:hyperlink w:history="1" r:id="rIdwrqx16hveylxw3b5a4ukc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 sign-in uses your registration. You can reuse the integration's credentials or give
 sign-in a separate client of its own, and ADFS is available as an alternative to
 OAuth. This is also why the redirect URIs matter: without them Microsoft has nowhere
 to send people back to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -746,51 +746,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4477"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sign-in works for some people, not others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">They are not in Offision yet — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm-gbdfzugkgjlhuryarqc">
+            <w:hyperlink w:history="1" r:id="rId14czflwqftckos-2le7ek">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4477"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Two Microsoft buttons and nobody knows which</w:t>
             </w:r>
@@ -1251,51 +1251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1zexznamy8bpnxhktpkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdzctowtauhtbbt_4imi3tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtbmq1ds72jmtls_u9s7dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdhxlyj_bmuzzi6nurukywh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdis05bukqacxryn7cxbjn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdm-gbdfzugkgjlhuryarqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f28b38d0090743d94f71381cf785d706bd3d3b35.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8_5bgpthaog4thndkdrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdpmndpdbqbf6bdir60bw54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId-96j-9il-s2t9suqqym3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdf1hgc6f9vxw6g-6vhtipk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwrqx16hveylxw3b5a4ukc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId14czflwqftckos-2le7ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f596e19e5def4501c00bcf9f56b6356909025ed8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people sign in with Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>