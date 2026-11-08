--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh8_5bgpthaog4thndkdrj">
+      <w:hyperlink w:history="1" r:id="rIdyq9adtopsy2tc1rpwrsol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When single sign-on is on, the Offision sign-in page carries a Microsoft button, and
 people use the work account they are already signed into. No second password, and
 nothing to reset when they change the first one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
 Not every connection can sign people in. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource only mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource calendar mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reach room calendars and nothing else, so they carry no
 sign-in permission at all — the setting is absent rather than switched off. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmndpdbqbf6bdir60bw54">
+      <w:hyperlink w:history="1" r:id="rIdokp6wzyya9onuzmfic6h7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -170,51 +170,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A decision on what the button should say</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-96j-9il-s2t9suqqym3g">
+      <w:hyperlink w:history="1" r:id="rIdtwgpso4viat3yjar7ilgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: the
 redirect URIs already added to the app registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Find the setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -413,51 +413,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Decide where new arrivals land</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The default user groups set here apply to people who arrive through this integration.
 Someone who signs in successfully but lands in no group can sign in and book nothing,
 which reads to them as a broken account rather than a permissions setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where people come from your directory rather than from first sign-in, set this
 alongside </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1hgc6f9vxw6g-6vhtipk">
+      <w:hyperlink w:history="1" r:id="rIdhe9k3asfzjhnfyvjnazmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 keep the two consistent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -495,51 +495,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On Offision's own application and delegate modes, sign-in runs through a shared
 Offision registration. There is nothing to configure and nothing to expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrqx16hveylxw3b5a4ukc">
+      <w:hyperlink w:history="1" r:id="rId45xnvuafiucahwr6aghw9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 sign-in uses your registration. You can reuse the integration's credentials or give
 sign-in a separate client of its own, and ADFS is available as an alternative to
 OAuth. This is also why the redirect URIs matter: without them Microsoft has nowhere
 to send people back to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -746,51 +746,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4477"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sign-in works for some people, not others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">They are not in Offision yet — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId14czflwqftckos-2le7ek">
+            <w:hyperlink w:history="1" r:id="rIdkujfzaukqjia7er_zezox">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4477"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Two Microsoft buttons and nobody knows which</w:t>
             </w:r>
@@ -1251,51 +1251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8_5bgpthaog4thndkdrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdpmndpdbqbf6bdir60bw54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId-96j-9il-s2t9suqqym3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdf1hgc6f9vxw6g-6vhtipk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwrqx16hveylxw3b5a4ukc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId14czflwqftckos-2le7ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f596e19e5def4501c00bcf9f56b6356909025ed8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyq9adtopsy2tc1rpwrsol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdokp6wzyya9onuzmfic6h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtwgpso4viat3yjar7ilgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdhe9k3asfzjhnfyvjnazmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId45xnvuafiucahwr6aghw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdkujfzaukqjia7er_zezox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f596e19e5def4501c00bcf9f56b6356909025ed8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people sign in with Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>