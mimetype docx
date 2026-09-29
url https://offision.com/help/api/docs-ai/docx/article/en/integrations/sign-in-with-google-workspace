--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0pq752nqg6nfgjagwlbh">
+      <w:hyperlink w:history="1" r:id="rIdcdaxw0vpdjtag93ptnb4u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When single sign-on is on, the Offision sign-in page carries a Google button, and people
 use the work account they are already signed into. No second password, and nothing to
 reset when they change the first one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Not every connection can sign people in. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource calendar mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reaches room
 calendars and nothing else, so it carries no sign-in permission at all — the setting is
 absent rather than switched off. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboi7pmlto1rsoywagqpnr">
+      <w:hyperlink w:history="1" r:id="rIdqtxd2ffjkzob106wim5ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -160,51 +160,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A decision on what the button should say</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqtircfwj9ay0ulttev39">
+      <w:hyperlink w:history="1" r:id="rIdtcqk9y3zjmlikakntry-f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own OAuth app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: the sign-in
 redirect URI already added to the OAuth client</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Find the setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -432,76 +432,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the sign-in credentials come from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Worth knowing when sign-in behaves differently from the calendar side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-im5aoqx86e1vhuuklbjo">
+      <w:hyperlink w:history="1" r:id="rId_gho9z1xhgcxmplgzxxjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quick connect</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, sign-in runs through a
 shared Offision registration. There is nothing to configure and nothing to expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsuiqi8w1mgz1051co9vu">
+      <w:hyperlink w:history="1" r:id="rIdtgmzcdtlqtrbzf8mrlo_5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own OAuth app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, sign-in uses
 your OAuth client. This is also why its redirect URI matters: without it Google has
 nowhere to send people back to, and the failure looks like a rejected password.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1265,51 +1265,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq0pq752nqg6nfgjagwlbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdboi7pmlto1rsoywagqpnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdxqtircfwj9ay0ulttev39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId-im5aoqx86e1vhuuklbjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIddsuiqi8w1mgz1051co9vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbcb536484dcb3d42ae19fd20a3e1f1b39b09fb0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcdaxw0vpdjtag93ptnb4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdqtxd2ffjkzob106wim5ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdtcqk9y3zjmlikakntry-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId_gho9z1xhgcxmplgzxxjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdtgmzcdtlqtrbzf8mrlo_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbcb536484dcb3d42ae19fd20a3e1f1b39b09fb0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people sign in with Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>