--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdaxw0vpdjtag93ptnb4u">
+      <w:hyperlink w:history="1" r:id="rIdjlhkoharcexd48jylg17p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When single sign-on is on, the Offision sign-in page carries a Google button, and people
 use the work account they are already signed into. No second password, and nothing to
 reset when they change the first one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Not every connection can sign people in. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource calendar mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reaches room
 calendars and nothing else, so it carries no sign-in permission at all — the setting is
 absent rather than switched off. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtxd2ffjkzob106wim5ny">
+      <w:hyperlink w:history="1" r:id="rIdnao3rc_luooll03bb3fkn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -160,51 +160,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A decision on what the button should say</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcqk9y3zjmlikakntry-f">
+      <w:hyperlink w:history="1" r:id="rId3rnohajx25dtzlhkl13s7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own OAuth app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: the sign-in
 redirect URI already added to the OAuth client</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Find the setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -432,76 +432,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the sign-in credentials come from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Worth knowing when sign-in behaves differently from the calendar side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_gho9z1xhgcxmplgzxxjm">
+      <w:hyperlink w:history="1" r:id="rIdf6cfukhcaz4yeflwv__ii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quick connect</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, sign-in runs through a
 shared Offision registration. There is nothing to configure and nothing to expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgmzcdtlqtrbzf8mrlo_5">
+      <w:hyperlink w:history="1" r:id="rId2k-rsbc-1lhowmifna3gx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own OAuth app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, sign-in uses
 your OAuth client. This is also why its redirect URI matters: without it Google has
 nowhere to send people back to, and the failure looks like a rejected password.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1265,51 +1265,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcdaxw0vpdjtag93ptnb4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdqtxd2ffjkzob106wim5ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdtcqk9y3zjmlikakntry-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId_gho9z1xhgcxmplgzxxjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdtgmzcdtlqtrbzf8mrlo_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbcb536484dcb3d42ae19fd20a3e1f1b39b09fb0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjlhkoharcexd48jylg17p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnao3rc_luooll03bb3fkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId3rnohajx25dtzlhkl13s7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdf6cfukhcaz4yeflwv__ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId2k-rsbc-1lhowmifna3gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d39068e9f92a446a17f854357fb8754f580f83f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people sign in with Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>