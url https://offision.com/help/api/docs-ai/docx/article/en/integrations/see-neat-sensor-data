--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0eh-lpal57jxukmlh7ib">
+      <w:hyperlink w:history="1" r:id="rIdrgiri-lbvsbodil3vg2a-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/see-neat-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a Neat device is synced, its readings stop belonging to the device. They
 land on the space it sits in, roll up to the room and floor, and from there
 surface in six places — each answering a different question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -311,51 +311,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Back in time — View history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every sensor-data section carries </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which opens the same chart
 dialog everywhere: pick a reading, pick a range, and see how it moved. This is
-where a stuffy 3&amp;nbsp;pm meeting room stops being an anecdote and becomes a CO2
+where a stuffy 3 pm meeting room stops being an anecdote and becomes a CO2
 curve that peaks every afternoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pulse-sensor-history" descr="The history chart: one reading over time, for the device or the space." title="The history chart: one reading over time, for the device or the space."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -629,51 +629,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A bottom band carrying the info bar: clock and date left, live people count and air-quality chips right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That screen does not have to be the one doing the measuring. The display the
 room already has can be the signage: a Crestron AirMedia sharing screen's
 starting board carries the info bar in its footer, and a Microsoft Teams Rooms
 or Zoom Rooms display is a certified signage device like any other — the Neat
 device senses, the screen in front of people shows it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting up the bar and the widgets is a signage article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddbvgy67_jf0fxv1yj1t9">
+      <w:hyperlink w:history="1" r:id="rIdtmdrubkcbtjx2szljmuhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Info bar widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two controls, and the one schedule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision deliberately controls a Neat device only two ways, both on the device's
@@ -1342,51 +1342,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy0eh-lpal57jxukmlh7ib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdddbvgy67_jf0fxv1yj1t9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/905bde3e5f2808805b4ba3482da0737563ed9398.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81e2479c986313fe948f3c55c02b8f317c5cd602.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2768c67cf361690d70eda05a4204c74e92624c8e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrgiri-lbvsbodil3vg2a-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdtmdrubkcbtjx2szljmuhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/905bde3e5f2808805b4ba3482da0737563ed9398.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81e2479c986313fe948f3c55c02b8f317c5cd602.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2768c67cf361690d70eda05a4204c74e92624c8e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See Neat sensor data around Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>