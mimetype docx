--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgiri-lbvsbodil3vg2a-">
+      <w:hyperlink w:history="1" r:id="rIdozrvn_bkjl-bfqiv7j5po">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/see-neat-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a Neat device is synced, its readings stop belonging to the device. They
 land on the space it sits in, roll up to the room and floor, and from there
 surface in six places — each answering a different question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -629,51 +629,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A bottom band carrying the info bar: clock and date left, live people count and air-quality chips right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That screen does not have to be the one doing the measuring. The display the
 room already has can be the signage: a Crestron AirMedia sharing screen's
 starting board carries the info bar in its footer, and a Microsoft Teams Rooms
 or Zoom Rooms display is a certified signage device like any other — the Neat
 device senses, the screen in front of people shows it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting up the bar and the widgets is a signage article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmdrubkcbtjx2szljmuhv">
+      <w:hyperlink w:history="1" r:id="rIdvrcugguyz4ohtlyweh4uf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Info bar widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two controls, and the one schedule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision deliberately controls a Neat device only two ways, both on the device's
@@ -1342,51 +1342,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrgiri-lbvsbodil3vg2a-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdtmdrubkcbtjx2szljmuhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/905bde3e5f2808805b4ba3482da0737563ed9398.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81e2479c986313fe948f3c55c02b8f317c5cd602.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2768c67cf361690d70eda05a4204c74e92624c8e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdozrvn_bkjl-bfqiv7j5po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdvrcugguyz4ohtlyweh4uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66abc6aa8e2e5e23ed82e252094705774db3dd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8a51d2ea855d23df267e854c384e6d68133bdf3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b48a11a695d217a5f504f5901e431c1bbd21a18.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See Neat sensor data around Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>