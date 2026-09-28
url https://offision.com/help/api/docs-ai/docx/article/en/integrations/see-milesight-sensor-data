--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Link each sensor to the desk or room it watches, then read what it reports — on the sensor, on the resource, in history, and as automatic check-in and check-out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo1itucieomfj-2ls63wki">
+      <w:hyperlink w:history="1" r:id="rIdhvrjlggizsqaz3bn1nmff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sensor that has just appeared in Offision reports faithfully and means nothing
 — it is a serial number saying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">occupied</w:t>
@@ -650,51 +650,93 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Occupancy as check-in and check-out</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is what linking to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> buys, and it is the main reason to put an
-occupancy sensor on a desk at all. On the resource's policy:</w:t>
+occupancy sensor on a desk at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The settings are on the resource policy's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page, under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sensor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — not
+on its check-in page, which is where most people look first. Each row, and the
+guards that stop it firing at the wrong moment, is walked through in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdy64bbrk1snd7712lcgtzj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4160"/>
         <w:gridCol w:w="5200"/>
       </w:tblGrid>
@@ -970,51 +1012,51 @@
       <w:r>
         <w:t xml:space="preserve"> too short and a room is released while everyone is
 at lunch. There is a companion setting to ignore auto check-out entirely for
 all-day bookings, which is what all-day desk bookings usually want.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both of these read the same </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">occupied / not occupied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the sensor sends. Nothing
 here needs a headcount, which is why occupancy sensors are enough —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxf07qsomeaxdxykpnzzqe">
+      <w:hyperlink w:history="1" r:id="rId1vpkrfc96k_0ju0rcjbqq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and why these models cannot do more than that</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a panel, a board and a floor plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a desk or room is linked, its status travels the way any other status does:
@@ -1267,51 +1309,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Status froze at its last value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The sensor stopped reporting. Its page shows when it last did — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda2vkmie-rcmvxxe78khl3">
+            <w:hyperlink w:history="1" r:id="rIdgq5cogioaml7s3tjp35an">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the connection troubleshooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A replaced sensor changed nothing</w:t>
             </w:r>
@@ -1772,51 +1814,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo1itucieomfj-2ls63wki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdxf07qsomeaxdxykpnzzqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIda2vkmie-rcmvxxe78khl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#when-it-goes-wrong" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae53f5c13d536bb5cfe0756c0e4900dc453f3d2a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhvrjlggizsqaz3bn1nmff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdy64bbrk1snd7712lcgtzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId1vpkrfc96k_0ju0rcjbqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdgq5cogioaml7s3tjp35an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#when-it-goes-wrong" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae53f5c13d536bb5cfe0756c0e4900dc453f3d2a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn a Milesight sensor into desk and room status</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>