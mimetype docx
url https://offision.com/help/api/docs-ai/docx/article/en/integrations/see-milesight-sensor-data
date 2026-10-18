--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvrjlggizsqaz3bn1nmff">
+      <w:hyperlink w:history="1" r:id="rIdjxegcxzak6oybccfbx0fv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sensor that has just appeared in Offision reports faithfully and means nothing
 — it is a serial number saying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">occupied</w:t>
@@ -683,51 +683,51 @@
         <w:t xml:space="preserve">The settings are on the resource policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — not
 on its check-in page, which is where most people look first. Each row, and the
 guards that stop it firing at the wrong moment, is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy64bbrk1snd7712lcgtzj">
+      <w:hyperlink w:history="1" r:id="rIdbve1uy-lq8eevscxejzvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1012,51 +1012,51 @@
       <w:r>
         <w:t xml:space="preserve"> too short and a room is released while everyone is
 at lunch. There is a companion setting to ignore auto check-out entirely for
 all-day bookings, which is what all-day desk bookings usually want.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both of these read the same </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">occupied / not occupied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the sensor sends. Nothing
 here needs a headcount, which is why occupancy sensors are enough —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1vpkrfc96k_0ju0rcjbqq">
+      <w:hyperlink w:history="1" r:id="rIdheycek9uqgt3alsyqxd9n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and why these models cannot do more than that</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a panel, a board and a floor plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a desk or room is linked, its status travels the way any other status does:
@@ -1309,51 +1309,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Status froze at its last value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The sensor stopped reporting. Its page shows when it last did — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgq5cogioaml7s3tjp35an">
+            <w:hyperlink w:history="1" r:id="rIdmfhtxhypekjcu3cem3ekr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the connection troubleshooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A replaced sensor changed nothing</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhvrjlggizsqaz3bn1nmff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdy64bbrk1snd7712lcgtzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId1vpkrfc96k_0ju0rcjbqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdgq5cogioaml7s3tjp35an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#when-it-goes-wrong" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae53f5c13d536bb5cfe0756c0e4900dc453f3d2a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjxegcxzak6oybccfbx0fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdbve1uy-lq8eevscxejzvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdheycek9uqgt3alsyqxd9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdmfhtxhypekjcu3cem3ekr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#when-it-goes-wrong" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6de269d08083030c343eb6013f61fc37eae0b6a0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn a Milesight sensor into desk and room status</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>