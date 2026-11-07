--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxegcxzak6oybccfbx0fv">
+      <w:hyperlink w:history="1" r:id="rIdwsjgtevsb6si2yaws1ntp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sensor that has just appeared in Offision reports faithfully and means nothing
 — it is a serial number saying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">occupied</w:t>
@@ -683,51 +683,51 @@
         <w:t xml:space="preserve">The settings are on the resource policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — not
 on its check-in page, which is where most people look first. Each row, and the
 guards that stop it firing at the wrong moment, is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbve1uy-lq8eevscxejzvg">
+      <w:hyperlink w:history="1" r:id="rIdiif_7mipmg7es8ufx3ljk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1012,51 +1012,51 @@
       <w:r>
         <w:t xml:space="preserve"> too short and a room is released while everyone is
 at lunch. There is a companion setting to ignore auto check-out entirely for
 all-day bookings, which is what all-day desk bookings usually want.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both of these read the same </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">occupied / not occupied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the sensor sends. Nothing
 here needs a headcount, which is why occupancy sensors are enough —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheycek9uqgt3alsyqxd9n">
+      <w:hyperlink w:history="1" r:id="rIdqa7y-oltd7fcmhwk9whyg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and why these models cannot do more than that</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a panel, a board and a floor plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a desk or room is linked, its status travels the way any other status does:
@@ -1309,51 +1309,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Status froze at its last value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The sensor stopped reporting. Its page shows when it last did — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmfhtxhypekjcu3cem3ekr">
+            <w:hyperlink w:history="1" r:id="rIdojzsnoe18nzbg6lccucck">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the connection troubleshooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A replaced sensor changed nothing</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjxegcxzak6oybccfbx0fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdbve1uy-lq8eevscxejzvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdheycek9uqgt3alsyqxd9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdmfhtxhypekjcu3cem3ekr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#when-it-goes-wrong" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6de269d08083030c343eb6013f61fc37eae0b6a0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwsjgtevsb6si2yaws1ntp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdiif_7mipmg7es8ufx3ljk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdqa7y-oltd7fcmhwk9whyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdojzsnoe18nzbg6lccucck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#when-it-goes-wrong" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6de269d08083030c343eb6013f61fc37eae0b6a0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn a Milesight sensor into desk and room status</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>