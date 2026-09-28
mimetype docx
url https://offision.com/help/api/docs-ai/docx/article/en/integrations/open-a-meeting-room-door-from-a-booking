--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,112 +52,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtwp9qstwkqqlzelldf_a">
+      <w:hyperlink w:history="1" r:id="rId95d48mh7lb-cpymvttz6a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A lobby gate and a meeting room door are not the same problem. At the gate a visitor holds up a
 badge and your reader asks Offision whether it is good — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jwa-bgy-5fgrr6ljnzkp">
+      <w:hyperlink w:history="1" r:id="rIdqnsnuzbvnsipum0ctrknc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 At a meeting room door nobody scans anything. Somebody walks up holding the staff card they carry
 every day, and the door has to already know that they booked this room for this hour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So the flow runs the other way: Offision tells your system about the booking in advance, and your
 system turns it into a permission before anyone arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An access control system that already holds your staff cards and can accept an inbound callback,
 and an Offision API credential. If you have not made one yet,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds27te0lodafuzjglghwej">
+      <w:hyperlink w:history="1" r:id="rIdhdzmu78ys9eaxab45b-ft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers the credential, its scopes and its
 IP restriction. This needs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -233,51 +233,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so somebody can carry more than one), and clear it with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">remove access card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when the card comes back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without this the room opens for nobody: a booking names people, and a door reads cards, and the
 card number is the only thing that joins them. The same numbers can be issued and imported by
 hand in the console — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2nfzcizcungfwxdw27fm">
+      <w:hyperlink w:history="1" r:id="rId1cmry2so3czf3gydjmd5k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Subscribe to booking changes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Register the resource appointment subscription, giving your callback URL and the resources you
@@ -655,51 +655,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If you do not already own an access control system, this is the long way round. An AXIS relay on
 the door is a much shorter road to the same result — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgioz8w28g8tuwhejpfuv">
+      <w:hyperlink w:history="1" r:id="rIdzywtgfad-cxylxkx_ldw4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1124,51 +1124,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtwp9qstwkqqlzelldf_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId9jwa-bgy-5fgrr6ljnzkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIds27te0lodafuzjglghwej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdy2nfzcizcungfwxdw27fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdlgioz8w28g8tuwhejpfuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId95d48mh7lb-cpymvttz6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdqnsnuzbvnsipum0ctrknc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdhdzmu78ys9eaxab45b-ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId1cmry2so3czf3gydjmd5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdzywtgfad-cxylxkx_ldw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a meeting room door for the people who booked it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>