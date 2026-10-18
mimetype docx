--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,112 +52,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId95d48mh7lb-cpymvttz6a">
+      <w:hyperlink w:history="1" r:id="rId09bd0habkt_zovbsmqvsw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A lobby gate and a meeting room door are not the same problem. At the gate a visitor holds up a
 badge and your reader asks Offision whether it is good — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnsnuzbvnsipum0ctrknc">
+      <w:hyperlink w:history="1" r:id="rIdoiu5ehoxxtbnybnbxmjgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 At a meeting room door nobody scans anything. Somebody walks up holding the staff card they carry
 every day, and the door has to already know that they booked this room for this hour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So the flow runs the other way: Offision tells your system about the booking in advance, and your
 system turns it into a permission before anyone arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An access control system that already holds your staff cards and can accept an inbound callback,
 and an Offision API credential. If you have not made one yet,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhdzmu78ys9eaxab45b-ft">
+      <w:hyperlink w:history="1" r:id="rIdqdummojzqfp9z345-4qrp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers the credential, its scopes and its
 IP restriction. This needs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -233,51 +233,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so somebody can carry more than one), and clear it with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">remove access card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when the card comes back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without this the room opens for nobody: a booking names people, and a door reads cards, and the
 card number is the only thing that joins them. The same numbers can be issued and imported by
 hand in the console — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1cmry2so3czf3gydjmd5k">
+      <w:hyperlink w:history="1" r:id="rIdudpeb8dew8z1cn74msgii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Subscribe to booking changes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Register the resource appointment subscription, giving your callback URL and the resources you
@@ -655,51 +655,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If you do not already own an access control system, this is the long way round. An AXIS relay on
 the door is a much shorter road to the same result — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzywtgfad-cxylxkx_ldw4">
+      <w:hyperlink w:history="1" r:id="rId8onap_fs_1bter4n92n8b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1124,51 +1124,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId95d48mh7lb-cpymvttz6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdqnsnuzbvnsipum0ctrknc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdhdzmu78ys9eaxab45b-ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId1cmry2so3czf3gydjmd5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdzywtgfad-cxylxkx_ldw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId09bd0habkt_zovbsmqvsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdoiu5ehoxxtbnybnbxmjgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdqdummojzqfp9z345-4qrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdudpeb8dew8z1cn74msgii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId8onap_fs_1bter4n92n8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a meeting room door for the people who booked it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>