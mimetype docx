--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,112 +52,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId09bd0habkt_zovbsmqvsw">
+      <w:hyperlink w:history="1" r:id="rIdtcvweq5zi6lutykrexaga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A lobby gate and a meeting room door are not the same problem. At the gate a visitor holds up a
 badge and your reader asks Offision whether it is good — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoiu5ehoxxtbnybnbxmjgt">
+      <w:hyperlink w:history="1" r:id="rIdmaiutnadp2q3miyklmpss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 At a meeting room door nobody scans anything. Somebody walks up holding the staff card they carry
 every day, and the door has to already know that they booked this room for this hour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So the flow runs the other way: Offision tells your system about the booking in advance, and your
 system turns it into a permission before anyone arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An access control system that already holds your staff cards and can accept an inbound callback,
 and an Offision API credential. If you have not made one yet,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdummojzqfp9z345-4qrp">
+      <w:hyperlink w:history="1" r:id="rIdsidmescxdwnklweqyfjzk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers the credential, its scopes and its
 IP restriction. This needs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -233,51 +233,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so somebody can carry more than one), and clear it with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">remove access card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when the card comes back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without this the room opens for nobody: a booking names people, and a door reads cards, and the
 card number is the only thing that joins them. The same numbers can be issued and imported by
 hand in the console — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudpeb8dew8z1cn74msgii">
+      <w:hyperlink w:history="1" r:id="rIdl5zxauqfcbenroq0bzstx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Subscribe to booking changes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Register the resource appointment subscription, giving your callback URL and the resources you
@@ -655,51 +655,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If you do not already own an access control system, this is the long way round. An AXIS relay on
 the door is a much shorter road to the same result — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8onap_fs_1bter4n92n8b">
+      <w:hyperlink w:history="1" r:id="rIdonq8lsp_2hf2trapizwhz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1124,51 +1124,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId09bd0habkt_zovbsmqvsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdoiu5ehoxxtbnybnbxmjgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdqdummojzqfp9z345-4qrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdudpeb8dew8z1cn74msgii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId8onap_fs_1bter4n92n8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtcvweq5zi6lutykrexaga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdmaiutnadp2q3miyklmpss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdsidmescxdwnklweqyfjzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdl5zxauqfcbenroq0bzstx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdonq8lsp_2hf2trapizwhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a meeting room door for the people who booked it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>