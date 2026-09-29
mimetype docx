--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfbatc4xbuy3lqaqhshpf">
+      <w:hyperlink w:history="1" r:id="rIdqursuwvr2pfc8w5e75woq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision talks to Microsoft 365 through one connection, and that connection is made
 one of three ways. They all sync room calendars. What separates them is how much
 else arrives on its own, and who has to approve it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One connection — or several: a second Microsoft 365 organisation, or Google
 Workspace alongside, each gets a card of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5r60ijxyuafe5l2pcgg39">
+      <w:hyperlink w:history="1" r:id="rIdsqgwajrhf6plwkzrwsbsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect more than one directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make this choice before you connect. You can change it later, but two of the
 changes are one-way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your Microsoft 365 Global Administrator approves Offision once, for the whole
 organisation. Nobody else is ever asked to approve anything, and no individual
 mailbox is involved — which is why rooms, people and groups can all keep
 themselves up to date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision stores no client id and no client secret for this mode. It records which
 Microsoft 365 directory was approved, and when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the right choice for most organisations. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvgb2vlevygh93ye7-pgt">
+      <w:hyperlink w:history="1" r:id="rId449zzezpqw42ypynwdsoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 in application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Application mode is worldwide-cloud only. On Microsoft 365 operated by 21Vianet,
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:t xml:space="preserve">Delegate mode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One person signs in with a Microsoft account, and everything Offision does runs on that
 account's calendar permission. Nobody with administrator rights is involved and nothing
 is granted organisation-wide: the connection sees the mailboxes that one account can
 see, and no more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So rooms are added one address at a time — each after the delegated account has been
 given access to that room mailbox in Microsoft 365 — people are imported rather than
 synced, and user groups are not available at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qcxybsr1renqlqybl1bp">
+      <w:hyperlink w:history="1" r:id="rIdgsgqinkan94-9ihslgosz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 in delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your own Entra ID app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your security policy will not accept Offision's app registration, register your
@@ -1671,51 +1671,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The connect wizard lists the exact Microsoft Graph permissions each mode needs, with
 a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button, so you can hand the list to whoever owns the app registration.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdls99yqgmwsbjk0fw10k">
+      <w:hyperlink w:history="1" r:id="rIdtmlep0qon_3-oupzxfnwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 with your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step" descr="The customize wizard's mode step: Application on the left, Delegated on the right." title="The customize wizard's mode step: Application on the left, Delegated on the right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1782,51 +1782,51 @@
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 does not let an account outside your organisation book a resource. So
 when someone books an Offision-only account, the booking has to be made on behalf of
 a Microsoft 365 account — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without one, only the accounts you have connected can book your synced rooms, and
 everyone else silently cannot. Set one up as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbnlagldaaoiplqlfmeux4">
+      <w:hyperlink w:history="1" r:id="rIdcevyep6top-hu-d5utcnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and use a new
 account created for the purpose rather than a real person's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are not locked in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1975,75 +1975,75 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once connected, the things worth setting up next are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrlmipkremfufzolt1jji">
+      <w:hyperlink w:history="1" r:id="rIdvnjt0jcw3anxs9p83lubt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk36tgqxu5r60vjl2nxddp">
+      <w:hyperlink w:history="1" r:id="rIdtuh6l7oeskbe9-hf61yyv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9uj5te4hag1npbegg8p8l">
+      <w:hyperlink w:history="1" r:id="rId7hvyqtqz2c-b4pihjlmdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2468,51 +2468,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjfbatc4xbuy3lqaqhshpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId5r60ijxyuafe5l2pcgg39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdlvgb2vlevygh93ye7-pgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId3qcxybsr1renqlqybl1bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdfdls99yqgmwsbjk0fw10k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdbnlagldaaoiplqlfmeux4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdjrlmipkremfufzolt1jji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdk36tgqxu5r60vjl2nxddp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId9uj5te4hag1npbegg8p8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/912bbc26d9fb5ff8fe516598dfb5525ce3555c60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64aa52577ccd3e6408f6ad70170d2802adbe3580.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqursuwvr2pfc8w5e75woq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdsqgwajrhf6plwkzrwsbsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId449zzezpqw42ypynwdsoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdgsgqinkan94-9ihslgosz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdtmlep0qon_3-oupzxfnwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdcevyep6top-hu-d5utcnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdvnjt0jcw3anxs9p83lubt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtuh6l7oeskbe9-hf61yyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7hvyqtqz2c-b4pihjlmdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/912bbc26d9fb5ff8fe516598dfb5525ce3555c60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64aa52577ccd3e6408f6ad70170d2802adbe3580.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which Microsoft 365 connection to choose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>