--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqursuwvr2pfc8w5e75woq">
+      <w:hyperlink w:history="1" r:id="rIdofacbfhfxtwcypmyaydr2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision talks to Microsoft 365 through one connection, and that connection is made
 one of three ways. They all sync room calendars. What separates them is how much
 else arrives on its own, and who has to approve it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One connection — or several: a second Microsoft 365 organisation, or Google
 Workspace alongside, each gets a card of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqgwajrhf6plwkzrwsbsq">
+      <w:hyperlink w:history="1" r:id="rIdwufphieb7n8p3versl1at">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect more than one directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make this choice before you connect. You can change it later, but two of the
 changes are one-way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your Microsoft 365 Global Administrator approves Offision once, for the whole
 organisation. Nobody else is ever asked to approve anything, and no individual
 mailbox is involved — which is why rooms, people and groups can all keep
 themselves up to date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision stores no client id and no client secret for this mode. It records which
 Microsoft 365 directory was approved, and when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the right choice for most organisations. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId449zzezpqw42ypynwdsoa">
+      <w:hyperlink w:history="1" r:id="rIdu6fth_jmzb-qo-kvzyr47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 in application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Application mode is worldwide-cloud only. On Microsoft 365 operated by 21Vianet,
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:t xml:space="preserve">Delegate mode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One person signs in with a Microsoft account, and everything Offision does runs on that
 account's calendar permission. Nobody with administrator rights is involved and nothing
 is granted organisation-wide: the connection sees the mailboxes that one account can
 see, and no more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So rooms are added one address at a time — each after the delegated account has been
 given access to that room mailbox in Microsoft 365 — people are imported rather than
 synced, and user groups are not available at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsgqinkan94-9ihslgosz">
+      <w:hyperlink w:history="1" r:id="rIdfn40bhncuvsetizhvxw4x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 in delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your own Entra ID app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your security policy will not accept Offision's app registration, register your
@@ -1671,51 +1671,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The connect wizard lists the exact Microsoft Graph permissions each mode needs, with
 a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button, so you can hand the list to whoever owns the app registration.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmlep0qon_3-oupzxfnwn">
+      <w:hyperlink w:history="1" r:id="rIdmbxvvbkbejkmerlhrorpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 with your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step" descr="The customize wizard's mode step: Application on the left, Delegated on the right." title="The customize wizard's mode step: Application on the left, Delegated on the right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1782,51 +1782,51 @@
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 does not let an account outside your organisation book a resource. So
 when someone books an Offision-only account, the booking has to be made on behalf of
 a Microsoft 365 account — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without one, only the accounts you have connected can book your synced rooms, and
 everyone else silently cannot. Set one up as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcevyep6top-hu-d5utcnu">
+      <w:hyperlink w:history="1" r:id="rIdje3nvcurd7lqhk6pal30z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and use a new
 account created for the purpose rather than a real person's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are not locked in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1975,75 +1975,75 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once connected, the things worth setting up next are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnjt0jcw3anxs9p83lubt">
+      <w:hyperlink w:history="1" r:id="rIda7suftsfhf9y7fdnqmuw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtuh6l7oeskbe9-hf61yyv">
+      <w:hyperlink w:history="1" r:id="rIdx9mbaisg9sd11chnwjh2m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hvyqtqz2c-b4pihjlmdr">
+      <w:hyperlink w:history="1" r:id="rId2cwdkd3ncwlufdaqcsg_9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2468,51 +2468,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqursuwvr2pfc8w5e75woq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdsqgwajrhf6plwkzrwsbsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId449zzezpqw42ypynwdsoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdgsgqinkan94-9ihslgosz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdtmlep0qon_3-oupzxfnwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdcevyep6top-hu-d5utcnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdvnjt0jcw3anxs9p83lubt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtuh6l7oeskbe9-hf61yyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7hvyqtqz2c-b4pihjlmdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/912bbc26d9fb5ff8fe516598dfb5525ce3555c60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64aa52577ccd3e6408f6ad70170d2802adbe3580.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdofacbfhfxtwcypmyaydr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdwufphieb7n8p3versl1at" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdu6fth_jmzb-qo-kvzyr47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdfn40bhncuvsetizhvxw4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdmbxvvbkbejkmerlhrorpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdje3nvcurd7lqhk6pal30z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIda7suftsfhf9y7fdnqmuw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdx9mbaisg9sd11chnwjh2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId2cwdkd3ncwlufdaqcsg_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/469a0023dbaf23a7dd98fcf36e655f324c67ce62.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e1fe8157d52de9371e676ce0e70b668695a655.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which Microsoft 365 connection to choose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>