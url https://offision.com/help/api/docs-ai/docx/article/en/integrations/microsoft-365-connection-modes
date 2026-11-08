--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofacbfhfxtwcypmyaydr2">
+      <w:hyperlink w:history="1" r:id="rIdo6uifmm7e3d1baecizc5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision talks to Microsoft 365 through one connection, and that connection is made
 one of three ways. They all sync room calendars. What separates them is how much
 else arrives on its own, and who has to approve it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One connection — or several: a second Microsoft 365 organisation, or Google
 Workspace alongside, each gets a card of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwufphieb7n8p3versl1at">
+      <w:hyperlink w:history="1" r:id="rIdgfcloeyqjzh91ozx47qua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect more than one directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make this choice before you connect. You can change it later, but two of the
 changes are one-way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your Microsoft 365 Global Administrator approves Offision once, for the whole
 organisation. Nobody else is ever asked to approve anything, and no individual
 mailbox is involved — which is why rooms, people and groups can all keep
 themselves up to date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision stores no client id and no client secret for this mode. It records which
 Microsoft 365 directory was approved, and when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the right choice for most organisations. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6fth_jmzb-qo-kvzyr47">
+      <w:hyperlink w:history="1" r:id="rIdfauq67nmpwsu5ctt2uhzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 in application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Application mode is worldwide-cloud only. On Microsoft 365 operated by 21Vianet,
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:t xml:space="preserve">Delegate mode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One person signs in with a Microsoft account, and everything Offision does runs on that
 account's calendar permission. Nobody with administrator rights is involved and nothing
 is granted organisation-wide: the connection sees the mailboxes that one account can
 see, and no more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So rooms are added one address at a time — each after the delegated account has been
 given access to that room mailbox in Microsoft 365 — people are imported rather than
 synced, and user groups are not available at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfn40bhncuvsetizhvxw4x">
+      <w:hyperlink w:history="1" r:id="rIdxdtuld7mv93kyoknxw_kr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 in delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your own Entra ID app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your security policy will not accept Offision's app registration, register your
@@ -1671,51 +1671,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The connect wizard lists the exact Microsoft Graph permissions each mode needs, with
 a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button, so you can hand the list to whoever owns the app registration.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbxvvbkbejkmerlhrorpc">
+      <w:hyperlink w:history="1" r:id="rId6f0ealou9xasvltspb2cw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Microsoft 365 with your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step" descr="The customize wizard's mode step: Application on the left, Delegated on the right." title="The customize wizard's mode step: Application on the left, Delegated on the right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1782,51 +1782,51 @@
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 does not let an account outside your organisation book a resource. So
 when someone books an Offision-only account, the booking has to be made on behalf of
 a Microsoft 365 account — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without one, only the accounts you have connected can book your synced rooms, and
 everyone else silently cannot. Set one up as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdje3nvcurd7lqhk6pal30z">
+      <w:hyperlink w:history="1" r:id="rIdj47vikgcny67f-qb-lgqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and use a new
 account created for the purpose rather than a real person's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are not locked in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1975,75 +1975,75 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once connected, the things worth setting up next are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda7suftsfhf9y7fdnqmuw6">
+      <w:hyperlink w:history="1" r:id="rIdqluwbra7aeaivjg1utyti">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx9mbaisg9sd11chnwjh2m">
+      <w:hyperlink w:history="1" r:id="rId_2ioa_xufobelozmuwtqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2cwdkd3ncwlufdaqcsg_9">
+      <w:hyperlink w:history="1" r:id="rIdifuek4bemqidr5_mvel4r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2468,51 +2468,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdofacbfhfxtwcypmyaydr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdwufphieb7n8p3versl1at" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdu6fth_jmzb-qo-kvzyr47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdfn40bhncuvsetizhvxw4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdmbxvvbkbejkmerlhrorpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdje3nvcurd7lqhk6pal30z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIda7suftsfhf9y7fdnqmuw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdx9mbaisg9sd11chnwjh2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId2cwdkd3ncwlufdaqcsg_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/469a0023dbaf23a7dd98fcf36e655f324c67ce62.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e1fe8157d52de9371e676ce0e70b668695a655.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo6uifmm7e3d1baecizc5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdgfcloeyqjzh91ozx47qua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdfauq67nmpwsu5ctt2uhzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdxdtuld7mv93kyoknxw_kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId6f0ealou9xasvltspb2cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdj47vikgcny67f-qb-lgqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdqluwbra7aeaivjg1utyti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId_2ioa_xufobelozmuwtqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdifuek4bemqidr5_mvel4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/469a0023dbaf23a7dd98fcf36e655f324c67ce62.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e1fe8157d52de9371e676ce0e70b668695a655.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which Microsoft 365 connection to choose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>