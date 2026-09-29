--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtgsdjbe4_jwurmhgbjse">
+      <w:hyperlink w:history="1" r:id="rIdqinvzgl_j1pi9vl7rkfuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some buildings will only admit a credential their own access control generated. At those sites an
 Offision-generated QR is useless at the barrier, so Offision has to be told to wait: the badge is
 created but held unsent, your visitor management system supplies the code it will carry, and only
 then does it reach the visitor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -153,51 +153,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge code moves the moment of issue: the badge waits, unsent, until your system supplies the code it will carry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This is the advanced half of the visitor integration, and it assumes the first half is already
 working — read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda6tzxn86c_wd-l5dn7gc2">
+      <w:hyperlink w:history="1" r:id="rIdxnjuewed_i5o4hc0hstwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first. You also need a developer on the visitor management side who can both </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">receive</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a call
 from Offision and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1181,51 +1181,51 @@
               <w:t xml:space="preserve">Show external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is off but the code still shows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Require external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is off — the setting only applies to externally-issued codes — or another location on the visit is not opted out. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdavqmrqgffxdplgwthgb5-">
+            <w:hyperlink w:history="1" r:id="rIdebez_isf2nj3aghan5gg9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show or hide the visitor code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision cannot tell you what code it holds</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwtgsdjbe4_jwurmhgbjse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIda6tzxn86c_wd-l5dn7gc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdavqmrqgffxdplgwthgb5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d578eb0f21c9c52ca3a138ebf96e4f95255f1dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b60ce2babd3dff46502d8da4863e4e7fd78478a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqinvzgl_j1pi9vl7rkfuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdxnjuewed_i5o4hc0hstwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdebez_isf2nj3aghan5gg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d578eb0f21c9c52ca3a138ebf96e4f95255f1dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b60ce2babd3dff46502d8da4863e4e7fd78478a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let your own system issue the visitor badge code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>