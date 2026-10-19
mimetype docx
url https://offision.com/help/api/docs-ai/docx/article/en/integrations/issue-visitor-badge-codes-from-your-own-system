--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqinvzgl_j1pi9vl7rkfuf">
+      <w:hyperlink w:history="1" r:id="rIdqschdcisec756jkm5bmjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some buildings will only admit a credential their own access control generated. At those sites an
 Offision-generated QR is useless at the barrier, so Offision has to be told to wait: the badge is
 created but held unsent, your visitor management system supplies the code it will carry, and only
 then does it reach the visitor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -153,51 +153,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge code moves the moment of issue: the badge waits, unsent, until your system supplies the code it will carry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This is the advanced half of the visitor integration, and it assumes the first half is already
 working — read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnjuewed_i5o4hc0hstwd">
+      <w:hyperlink w:history="1" r:id="rIdszpsqktorxsgygjbj7gpv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first. You also need a developer on the visitor management side who can both </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">receive</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a call
 from Offision and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1181,51 +1181,51 @@
               <w:t xml:space="preserve">Show external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is off but the code still shows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Require external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is off — the setting only applies to externally-issued codes — or another location on the visit is not opted out. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdebez_isf2nj3aghan5gg9">
+            <w:hyperlink w:history="1" r:id="rId7bplobwmlrobggqsay5od">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show or hide the visitor code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision cannot tell you what code it holds</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqinvzgl_j1pi9vl7rkfuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdxnjuewed_i5o4hc0hstwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdebez_isf2nj3aghan5gg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d578eb0f21c9c52ca3a138ebf96e4f95255f1dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b60ce2babd3dff46502d8da4863e4e7fd78478a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqschdcisec756jkm5bmjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdszpsqktorxsgygjbj7gpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7bplobwmlrobggqsay5od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/801e387a8213aab8e256970cb639c1b287dd3cac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5d858a5721b4ab7d23e3cb08eea90b8f29eff0d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let your own system issue the visitor badge code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>